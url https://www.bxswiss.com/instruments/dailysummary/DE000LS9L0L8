--- v3 (2026-03-14)
+++ v4 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8532220d6adf46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ddfc14c30e425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81420957d5044c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee44b9c0ae046b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c9705f533e46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81420957d5044c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1a4ee5654d4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee44b9c0ae046b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>