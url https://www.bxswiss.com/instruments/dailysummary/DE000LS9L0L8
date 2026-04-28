--- v4 (2026-04-08)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ddfc14c30e425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978ef1c7e0154813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee44b9c0ae046b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e57cdd4c9e4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1a4ee5654d4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee44b9c0ae046b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748127c54faf41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e57cdd4c9e4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>