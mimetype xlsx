--- v5 (2026-04-28)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978ef1c7e0154813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c1520c8d0430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e57cdd4c9e4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c925ceeb068427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748127c54faf41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e57cdd4c9e4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19dfa6d45b2427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c925ceeb068427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>168,645</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>