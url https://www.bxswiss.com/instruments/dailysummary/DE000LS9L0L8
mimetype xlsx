--- v6 (2026-06-10)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c1520c8d0430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e8dc2bb4724557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c925ceeb068427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d9645160c0475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19dfa6d45b2427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c925ceeb068427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253ec445f5e0458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d9645160c0475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>