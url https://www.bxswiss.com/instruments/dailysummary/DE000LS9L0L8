--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e8dc2bb4724557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42d28050434421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d9645160c0475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21656c7f382b45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253ec445f5e0458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d9645160c0475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabb849ce18949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21656c7f382b45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>