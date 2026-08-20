--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42d28050434421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d3bc050d7d4396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21656c7f382b45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4345a8d6076e4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabb849ce18949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21656c7f382b45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red525e0c3c164cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4345a8d6076e4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>