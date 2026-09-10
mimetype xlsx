--- v9 (2026-08-20)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d3bc050d7d4396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4175bc043ca4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4345a8d6076e4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ccd11211e014675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red525e0c3c164cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4345a8d6076e4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304606abac7b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ccd11211e014675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>