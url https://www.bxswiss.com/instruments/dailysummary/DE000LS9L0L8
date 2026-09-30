--- v10 (2026-09-10)
+++ v11 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4175bc043ca4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d390c23324a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ccd11211e014675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4c20d1f51a4bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304606abac7b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ccd11211e014675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c66a5715c94037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4c20d1f51a4bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>