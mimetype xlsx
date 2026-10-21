--- v11 (2026-09-30)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d390c23324a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7924e281198452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4c20d1f51a4bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438869aaf6444308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c66a5715c94037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4c20d1f51a4bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ecc310861446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438869aaf6444308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte by PatrickS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>