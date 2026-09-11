--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf259a395f33e4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20630c62b574f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe404c87efe4888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc946234ea447f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra333e90bb0b54622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe404c87efe4888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b51e45c8f244872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc946234ea447f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>91,599</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,364</x:t>
-[...274 lines deleted...]
-          <x:t>91,589</x:t>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>