--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20630c62b574f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fb6f7f01254407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc946234ea447f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e1c08c1c7742e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b51e45c8f244872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc946234ea447f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4630432bffc7443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e1c08c1c7742e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>92,484</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>