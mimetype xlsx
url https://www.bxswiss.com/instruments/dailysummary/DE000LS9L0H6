--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fb6f7f01254407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0026b8e5237c4038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e1c08c1c7742e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4188ab1677f141fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4630432bffc7443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e1c08c1c7742e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf433362e59a24e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4188ab1677f141fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>