--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a0aaac59f4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e91c0c9f9b423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83ab7dcc155458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaa91f5a2964a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a73e61743cb4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83ab7dcc155458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef6997ccf214da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaa91f5a2964a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>