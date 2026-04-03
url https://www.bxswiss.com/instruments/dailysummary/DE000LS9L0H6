--- v4 (2026-04-03)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e91c0c9f9b423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fc33d1213f4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaa91f5a2964a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94894542c884e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef6997ccf214da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaa91f5a2964a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b094fd8995428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94894542c884e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>