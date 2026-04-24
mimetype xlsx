--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fc33d1213f4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27390b5c2bc24e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94894542c884e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5354e6288fef4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b094fd8995428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94894542c884e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8732f5d8f9941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5354e6288fef4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,762</x:t>
-[...576 lines deleted...]
-          <x:t>89,959</x:t>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>