--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27390b5c2bc24e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285195c6d7dd45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5354e6288fef4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422685b0e66d4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8732f5d8f9941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5354e6288fef4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re171a8bd752241c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422685b0e66d4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>89,629</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>89,582</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>