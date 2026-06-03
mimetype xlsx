--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285195c6d7dd45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82cab50a6444188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422685b0e66d4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca90f4238ee4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re171a8bd752241c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422685b0e66d4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c39a6f93f4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca90f4238ee4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>89,404</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,390</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,521</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>