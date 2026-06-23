--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82cab50a6444188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d3a30573034add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca90f4238ee4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a9ada72728461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c39a6f93f4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca90f4238ee4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e838f71847349f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a9ada72728461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,518</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,336</x:t>
-[...517 lines deleted...]
-          <x:t>89,147</x:t>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>