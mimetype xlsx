--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d3a30573034add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422cad3e61d4705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a9ada72728461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cbe97a3d104202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e838f71847349f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a9ada72728461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb09fbe668064768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cbe97a3d104202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>