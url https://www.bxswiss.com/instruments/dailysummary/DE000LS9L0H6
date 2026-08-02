--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422cad3e61d4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c0859ca6044923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cbe97a3d104202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf97ed541e54db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb09fbe668064768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cbe97a3d104202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc233e55a995849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf97ed541e54db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>90,084</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>90,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,212</x:t>
-[...85 lines deleted...]
-          <x:t>90,292</x:t>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>