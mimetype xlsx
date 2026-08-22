--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c0859ca6044923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf259a395f33e4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf97ed541e54db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe404c87efe4888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc233e55a995849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf97ed541e54db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra333e90bb0b54622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe404c87efe4888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permeabilitaet nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>