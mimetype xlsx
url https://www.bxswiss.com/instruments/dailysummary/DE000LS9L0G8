--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0124e998ef471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa552400fea45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d0f8e1acb541bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad7461bb1ec43ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74edd5719ccc4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d0f8e1acb541bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda016caeec7e46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad7461bb1ec43ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,047</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,599</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>97,812</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>99,714</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>