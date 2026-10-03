--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa552400fea45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab12c2b7bcf4165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad7461bb1ec43ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0f8f04408342aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda016caeec7e46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad7461bb1ec43ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b1c0213d2f418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0f8f04408342aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,812</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>