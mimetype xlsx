--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab12c2b7bcf4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d10bbaa9e44d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0f8f04408342aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20abd646a20548f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b1c0213d2f418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0f8f04408342aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b10c2c1d5c4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20abd646a20548f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,436</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>