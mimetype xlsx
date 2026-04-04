--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ed10003f942d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a05e8299aa4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389fcaa324b44dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e88d06fbab34d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4f7286e8db4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389fcaa324b44dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9d8e5e5ee745be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e88d06fbab34d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>