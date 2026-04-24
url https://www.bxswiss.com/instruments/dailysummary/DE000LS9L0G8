--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a05e8299aa4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cd0d11a16a4d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e88d06fbab34d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113176ec33ff4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9d8e5e5ee745be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e88d06fbab34d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476bf8307f4b4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113176ec33ff4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>