--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cd0d11a16a4d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd511a04985644c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113176ec33ff4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9867733a1be40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476bf8307f4b4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113176ec33ff4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a56a277d38142a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9867733a1be40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>