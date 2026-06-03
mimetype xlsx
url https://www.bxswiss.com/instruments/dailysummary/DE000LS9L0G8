--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd511a04985644c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84b48f3f8bf4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9867733a1be40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1c48d304a64bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a56a277d38142a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9867733a1be40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776ec020373e4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1c48d304a64bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,248</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>99,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>