--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84b48f3f8bf4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d9f6a25b204e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1c48d304a64bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1b3fbfe70b43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776ec020373e4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1c48d304a64bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b16fc6972c14471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1b3fbfe70b43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>94,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>96,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>