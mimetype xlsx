--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d9f6a25b204e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882ae6dd71a34eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1b3fbfe70b43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f65d8c665444807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b16fc6972c14471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1b3fbfe70b43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1d57bea40a4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f65d8c665444807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>