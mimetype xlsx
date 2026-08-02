--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882ae6dd71a34eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fe029909344733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f65d8c665444807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8021e95d6f064784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1d57bea40a4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f65d8c665444807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630d80151c544362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8021e95d6f064784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>