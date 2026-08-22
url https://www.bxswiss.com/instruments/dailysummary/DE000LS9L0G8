--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fe029909344733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0124e998ef471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8021e95d6f064784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d0f8e1acb541bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630d80151c544362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8021e95d6f064784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74edd5719ccc4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d0f8e1acb541bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>zukunftsträchtige Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0G8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,677</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,265</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>