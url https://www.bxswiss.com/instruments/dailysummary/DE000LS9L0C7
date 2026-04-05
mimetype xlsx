--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a788871a9b540bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca961472f9954370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d80a98a48094f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0444ab8e739d4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5306f6140d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d80a98a48094f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b239fb226d40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0444ab8e739d4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>