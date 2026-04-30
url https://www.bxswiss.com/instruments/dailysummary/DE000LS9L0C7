--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca961472f9954370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6991bd6489304aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0444ab8e739d4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b83516dd063492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b239fb226d40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0444ab8e739d4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re104d2a0e0204da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b83516dd063492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,798</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,792</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,781</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,774</x:t>
-[...134 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>0,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>