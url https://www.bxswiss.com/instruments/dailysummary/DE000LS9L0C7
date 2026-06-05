--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6991bd6489304aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fc9237582e437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b83516dd063492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fb4b0ac6b04562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re104d2a0e0204da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b83516dd063492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d702ae18554c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fb4b0ac6b04562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,788</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...70 lines deleted...]
-          <x:t>0,782</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,776</x:t>
-[...188 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>