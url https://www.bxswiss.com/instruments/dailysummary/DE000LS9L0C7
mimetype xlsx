--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fc9237582e437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8df479d4f4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fb4b0ac6b04562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46623311f8664d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d702ae18554c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fb4b0ac6b04562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb00dab52b4c468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46623311f8664d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...31 lines deleted...]
-          <x:t>0,811</x:t>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>0,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,842</x:t>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...16 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,838</x:t>
-[...193 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>