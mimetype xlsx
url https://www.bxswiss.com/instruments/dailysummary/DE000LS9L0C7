--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8df479d4f4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5077121e3cd740d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46623311f8664d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2e577c8d0b4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb00dab52b4c468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46623311f8664d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dbd7485556f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2e577c8d0b4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...16 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,838</x:t>
-[...16 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,863</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>0,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>