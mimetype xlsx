--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5077121e3cd740d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98d4530c52c40c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2e577c8d0b4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaa04f7e6f64d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dbd7485556f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2e577c8d0b4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56fd638d17b482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaa04f7e6f64d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,871</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
-[...16 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...43 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>