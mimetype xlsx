--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98d4530c52c40c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19c476f2fd2402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaa04f7e6f64d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78aeb310924945a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56fd638d17b482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaa04f7e6f64d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87af0273c7144f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78aeb310924945a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,902</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,898</x:t>
-[...232 lines deleted...]
-          <x:t>0,913</x:t>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,907</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>