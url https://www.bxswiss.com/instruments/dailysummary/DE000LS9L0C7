--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19c476f2fd2402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04420253d9914a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78aeb310924945a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2c69ae74894230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87af0273c7144f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78aeb310924945a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5251d710125146a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2c69ae74894230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Top Ten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L0C7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,031</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>