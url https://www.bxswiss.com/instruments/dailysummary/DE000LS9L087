--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc6d409dbaf4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfeffb6d2b44e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8d24bb7d7942f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89dc84bec0a64bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cea03602e84ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8d24bb7d7942f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aa94d2ca5d44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89dc84bec0a64bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>