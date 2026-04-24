--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfeffb6d2b44e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf1022467ce46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89dc84bec0a64bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef044988b5940bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aa94d2ca5d44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89dc84bec0a64bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90774cadeaf640e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef044988b5940bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>117,758</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,128</x:t>
-[...463 lines deleted...]
-          <x:t>117,314</x:t>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>