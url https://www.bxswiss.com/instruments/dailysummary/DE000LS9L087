--- v5 (2026-04-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf1022467ce46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9193bfcb6cb4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef044988b5940bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6986356623941b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90774cadeaf640e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef044988b5940bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9c25724fad4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6986356623941b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>117,211</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,006</x:t>
-[...156 lines deleted...]
-          <x:t>119,430</x:t>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,888</x:t>
-[...161 lines deleted...]
-          <x:t>116,345</x:t>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>