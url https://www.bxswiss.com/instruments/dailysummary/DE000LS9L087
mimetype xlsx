--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9193bfcb6cb4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1fab41fe9b4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6986356623941b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f0cff87a634ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9c25724fad4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6986356623941b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5aeb2f44864bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f0cff87a634ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>