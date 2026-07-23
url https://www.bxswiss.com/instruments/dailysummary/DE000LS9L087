--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1fab41fe9b4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050fad443b4b4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f0cff87a634ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6aade3b9524878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5aeb2f44864bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f0cff87a634ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cd6504f84d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6aade3b9524878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>