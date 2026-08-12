--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050fad443b4b4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b8c517d24945cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6aade3b9524878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe76bd7a5244f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cd6504f84d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6aade3b9524878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6add2db478b64b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe76bd7a5244f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>121,381</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,027</x:t>
-[...362 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,100</x:t>
-[...198 lines deleted...]
-          <x:t>119,477</x:t>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>