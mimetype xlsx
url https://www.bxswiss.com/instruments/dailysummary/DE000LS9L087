--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b8c517d24945cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb638c829d5349e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe76bd7a5244f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbafb87aee9a4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6add2db478b64b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe76bd7a5244f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c697f4d4fcc492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbafb87aee9a4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,100</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>121,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>