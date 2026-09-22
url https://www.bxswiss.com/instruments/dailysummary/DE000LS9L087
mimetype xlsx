--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb638c829d5349e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d4f8c7fa1e4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbafb87aee9a4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99c7ba7da64488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c697f4d4fcc492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbafb87aee9a4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75791a3f66394998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99c7ba7da64488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>