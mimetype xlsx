--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d4f8c7fa1e4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a8e0b8a9bd4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99c7ba7da64488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f7191214604bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75791a3f66394998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99c7ba7da64488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20784f47a1d54c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f7191214604bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>120,080</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,570</x:t>
-[...53 lines deleted...]
-          <x:t>121,792</x:t>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,174</x:t>
-[...151 lines deleted...]
-          <x:t>121,426</x:t>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>120,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>