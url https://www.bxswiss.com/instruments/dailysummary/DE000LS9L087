--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a8e0b8a9bd4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd099786eb0e42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f7191214604bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd27c7a286a4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20784f47a1d54c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f7191214604bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7d4eb18437496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd27c7a286a4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JK Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>