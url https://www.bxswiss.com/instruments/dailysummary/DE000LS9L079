--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb068377d964140e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5459a2d7edd642be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8043270ec51745a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243247b8060a4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racad23fd84e941de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8043270ec51745a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274604ed6b5e4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243247b8060a4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>129,811</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>