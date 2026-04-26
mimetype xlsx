--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5459a2d7edd642be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea55782c44504bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243247b8060a4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66909ce51b15480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274604ed6b5e4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243247b8060a4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5749d79232b44fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66909ce51b15480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>