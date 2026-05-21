--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea55782c44504bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e35413bbd24e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66909ce51b15480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edb595850944b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5749d79232b44fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66909ce51b15480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbbf4637d3642ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edb595850944b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>