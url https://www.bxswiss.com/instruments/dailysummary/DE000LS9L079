--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e35413bbd24e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8b3c11d6574b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edb595850944b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6338bda887e4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbbf4637d3642ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edb595850944b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf1c52225954312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6338bda887e4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>