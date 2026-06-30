--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8b3c11d6574b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0147716cfb4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6338bda887e4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db52621fb5442f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf1c52225954312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6338bda887e4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb286913b3a49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db52621fb5442f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>126,759</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,157</x:t>
-[...323 lines deleted...]
-          <x:t>126,826</x:t>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>