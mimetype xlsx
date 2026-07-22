--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0147716cfb4566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790cde4e3d834168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db52621fb5442f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ecad98a5cc4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb286913b3a49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db52621fb5442f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3086939907b54540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ecad98a5cc4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>131,323</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,253</x:t>
-[...70 lines deleted...]
-          <x:t>130,439</x:t>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,918</x:t>
-[...188 lines deleted...]
-          <x:t>128,533</x:t>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>