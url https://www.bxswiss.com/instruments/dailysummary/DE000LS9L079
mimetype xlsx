--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790cde4e3d834168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1834522773894d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ecad98a5cc4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892937d001d84f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3086939907b54540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ecad98a5cc4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e53df3a5bc49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892937d001d84f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>128,956</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>126,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>