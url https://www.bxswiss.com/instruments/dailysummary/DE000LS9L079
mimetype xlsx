--- v11 (2026-08-11)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1834522773894d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e76a8b181f84fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892937d001d84f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb228b6b45d9d40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e53df3a5bc49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892937d001d84f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b307bb8f70148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb228b6b45d9d40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>