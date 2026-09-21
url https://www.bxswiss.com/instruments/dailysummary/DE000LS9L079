--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e76a8b181f84fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070d9884ed6b456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb228b6b45d9d40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22dff27fcac4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b307bb8f70148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb228b6b45d9d40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ed6b08594a42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22dff27fcac4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>