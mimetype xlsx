--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070d9884ed6b456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra672da240968471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22dff27fcac4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f8560975814c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ed6b08594a42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22dff27fcac4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09e808f0cca42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f8560975814c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>