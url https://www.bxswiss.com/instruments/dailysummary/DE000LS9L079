--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra672da240968471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re320030e81354e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f8560975814c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7a403d043d4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09e808f0cca42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f8560975814c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0203e1a83c094942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7a403d043d4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>126,081</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>123,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>