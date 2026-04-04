--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dd5f26fc1c4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5c4df93de040a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3303893572d74939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bafac98905a429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e54b83d52784304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3303893572d74939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431e03ab124c42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bafac98905a429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>