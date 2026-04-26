--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5c4df93de040a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0106dbf52ca84073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bafac98905a429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7746e5170f403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431e03ab124c42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bafac98905a429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b0ed1d55194557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7746e5170f403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>