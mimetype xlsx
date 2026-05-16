--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0106dbf52ca84073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb073a15d390d4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7746e5170f403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8180c93ce34700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b0ed1d55194557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7746e5170f403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb160381c274248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8180c93ce34700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>