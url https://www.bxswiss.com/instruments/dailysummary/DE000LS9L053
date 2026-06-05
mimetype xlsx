--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb073a15d390d4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7177b65f314284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8180c93ce34700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d17ea135c9460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb160381c274248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8180c93ce34700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e09811ada3f42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d17ea135c9460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>95,107</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>77,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>