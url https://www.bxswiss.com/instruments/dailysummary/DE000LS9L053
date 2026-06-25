--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7177b65f314284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7603e9bc2c1c45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d17ea135c9460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c001d5d1554c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e09811ada3f42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d17ea135c9460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26111d56ddc49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c001d5d1554c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>