--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7603e9bc2c1c45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9a7a840cdf4c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c001d5d1554c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1d1247c6264fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26111d56ddc49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c001d5d1554c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54242330c644f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1d1247c6264fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>