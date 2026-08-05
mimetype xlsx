--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9a7a840cdf4c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd39031ccb44962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1d1247c6264fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a327afe69c4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54242330c644f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1d1247c6264fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66f79d98ba04057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a327afe69c4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>