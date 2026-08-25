--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd39031ccb44962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043892c7da8d450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a327afe69c4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a87b13383b4ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66f79d98ba04057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a327afe69c4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00af6e65482f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a87b13383b4ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>