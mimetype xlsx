--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043892c7da8d450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f621cb4c854767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a87b13383b4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377e63e70e2f4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00af6e65482f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a87b13383b4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e05f67dd604d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377e63e70e2f4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>