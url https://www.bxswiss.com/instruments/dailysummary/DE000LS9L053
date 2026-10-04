--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f621cb4c854767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b47f574b0f432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377e63e70e2f4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5318728aec940cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e05f67dd604d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377e63e70e2f4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403bec29b4ca4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5318728aec940cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>