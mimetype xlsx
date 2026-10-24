--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b47f574b0f432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb14ad650354389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5318728aec940cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra145eda7df8e469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403bec29b4ca4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5318728aec940cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c73d42df52a46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra145eda7df8e469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantInvest Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>85,730</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,860</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>83,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,613</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>