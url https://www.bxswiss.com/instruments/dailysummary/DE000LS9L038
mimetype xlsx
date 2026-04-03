--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c9964dd89e47ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8a880cd8254f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5c52b00dec4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69038e8acb1b4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfcc76dffe546f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5c52b00dec4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20efe9f5c0d74022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69038e8acb1b4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...571 lines deleted...]
-          <x:t>237,862</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,357</x:t>
-[...58 lines deleted...]
-          <x:t>238,669</x:t>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>