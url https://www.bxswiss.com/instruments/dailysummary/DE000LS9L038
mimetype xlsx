--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8a880cd8254f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db70d9b7a9a4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69038e8acb1b4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6771962d7a4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20efe9f5c0d74022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69038e8acb1b4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec5530d2e3248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6771962d7a4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>