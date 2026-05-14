--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db70d9b7a9a4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fdd374c2b64f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6771962d7a4106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dd91ca732b4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ec5530d2e3248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6771962d7a4106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03075907eaee45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dd91ca732b4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>