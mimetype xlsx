--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fdd374c2b64f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493bec3b7a524796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dd91ca732b4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c9a7e7784341a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03075907eaee45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dd91ca732b4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f96582eed0493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c9a7e7784341a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>