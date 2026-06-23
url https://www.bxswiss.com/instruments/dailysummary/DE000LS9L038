--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493bec3b7a524796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbde5988df114f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c9a7e7784341a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fc0391765f4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f96582eed0493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c9a7e7784341a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7c8815956c40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fc0391765f4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>