--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbde5988df114f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f43090b15ff47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fc0391765f4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a948f545b4409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7c8815956c40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fc0391765f4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53cbe443f3c4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a948f545b4409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>279,184</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>284,216</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>