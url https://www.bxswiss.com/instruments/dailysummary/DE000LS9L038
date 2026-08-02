--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f43090b15ff47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd22297d764fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a948f545b4409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c57df1aad14440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53cbe443f3c4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a948f545b4409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0efe3b2e4d24ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c57df1aad14440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>