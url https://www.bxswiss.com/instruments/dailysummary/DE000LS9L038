--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd22297d764fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5edeae00ea024b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c57df1aad14440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70d712f5d1e493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0efe3b2e4d24ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c57df1aad14440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bc17d80bed443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70d712f5d1e493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>