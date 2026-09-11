--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5edeae00ea024b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836c464aed6740b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70d712f5d1e493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1e259bf2cc4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bc17d80bed443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70d712f5d1e493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4973dfb004c2439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1e259bf2cc4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>