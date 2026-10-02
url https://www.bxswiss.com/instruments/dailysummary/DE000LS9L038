--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836c464aed6740b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2593ed1128c64b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1e259bf2cc4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0365eec7f2c34522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4973dfb004c2439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1e259bf2cc4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255a01bdc84d45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0365eec7f2c34522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>