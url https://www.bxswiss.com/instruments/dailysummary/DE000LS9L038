--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2593ed1128c64b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42648a6c8e946ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0365eec7f2c34522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afa5f1fd7174077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255a01bdc84d45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0365eec7f2c34522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4d53dfd0d742bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afa5f1fd7174077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancenverwerter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>