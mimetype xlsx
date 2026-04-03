--- v5 (2026-01-11)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a08529f728746b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6896a9479d0452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cf722ab5b04e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1288ce0c23a64ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94aab69bb0e4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cf722ab5b04e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b5e884e1ba494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1288ce0c23a64ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>203,577</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>