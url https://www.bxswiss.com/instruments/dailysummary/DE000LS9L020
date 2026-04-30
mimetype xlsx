--- v6 (2026-04-03)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6896a9479d0452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c42a34f7c474304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1288ce0c23a64ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4451e4b6a6fa42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b5e884e1ba494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1288ce0c23a64ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417cae4b4a21450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4451e4b6a6fa42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>