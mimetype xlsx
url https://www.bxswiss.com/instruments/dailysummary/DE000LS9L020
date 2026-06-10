--- v7 (2026-04-30)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c42a34f7c474304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f7ba7eb5dd4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4451e4b6a6fa42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37eeaff0aaf14ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417cae4b4a21450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4451e4b6a6fa42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2dfcf0b31542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37eeaff0aaf14ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>205,496</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>