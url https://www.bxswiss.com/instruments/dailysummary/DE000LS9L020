--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f7ba7eb5dd4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fbd314595d44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37eeaff0aaf14ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88fc914bc6ce4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2dfcf0b31542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37eeaff0aaf14ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f6e8702bdc4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88fc914bc6ce4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>