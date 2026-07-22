--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fbd314595d44fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b49171b03164a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88fc914bc6ce4ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b16966f43d347ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f6e8702bdc4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88fc914bc6ce4ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fee47ae95f94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b16966f43d347ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>