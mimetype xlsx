--- v10 (2026-07-22)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b49171b03164a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4aaee5b6ca4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b16966f43d347ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b4aaa4b5c4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fee47ae95f94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b16966f43d347ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc013362c2ded4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b4aaa4b5c4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>218,901</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>