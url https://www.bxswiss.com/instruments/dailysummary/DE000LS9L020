--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4aaee5b6ca4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7815827caea44713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b4aaa4b5c4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db33ba2c4c64d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc013362c2ded4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b4aaa4b5c4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2879121664d74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db33ba2c4c64d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>230,037</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,093</x:t>
-[...328 lines deleted...]
-          <x:t>233,431</x:t>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>