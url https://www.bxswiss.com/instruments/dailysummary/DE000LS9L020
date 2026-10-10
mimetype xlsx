--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7815827caea44713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2409b300634bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db33ba2c4c64d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ecf6a56e4a4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2879121664d74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db33ba2c4c64d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc60cfb84e8d4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ecf6a56e4a4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>