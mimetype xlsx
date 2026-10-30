--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2409b300634bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90d6ffa36f44726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ecf6a56e4a4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47505d4d37a4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc60cfb84e8d4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ecf6a56e4a4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8cec705f9e4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47505d4d37a4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>