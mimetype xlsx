--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a01d598ccb4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c3070dce9a47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32fe0b9632747b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679aacaf6e5b49ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f153194cc24834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32fe0b9632747b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149c32b197544801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679aacaf6e5b49ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>62,344</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>62,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>62,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,206</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>62,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>61,607</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>