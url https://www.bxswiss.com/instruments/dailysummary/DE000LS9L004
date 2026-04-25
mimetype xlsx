--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c3070dce9a47bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd794b424ec9e4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679aacaf6e5b49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae594b03b8646ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149c32b197544801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679aacaf6e5b49ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e73b39b9104442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae594b03b8646ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>