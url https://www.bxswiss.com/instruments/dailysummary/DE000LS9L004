--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd794b424ec9e4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a6970917754474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae594b03b8646ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c19f144dfeb454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e73b39b9104442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae594b03b8646ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3261d50afd0f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c19f144dfeb454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>62,383</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>62,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,332</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>62,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,446</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>62,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>