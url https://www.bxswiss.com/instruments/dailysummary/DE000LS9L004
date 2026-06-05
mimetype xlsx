--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a6970917754474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b6de160fc9439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c19f144dfeb454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7828a22a85247b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3261d50afd0f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c19f144dfeb454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234248402a854ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7828a22a85247b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>62,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>62,261</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>