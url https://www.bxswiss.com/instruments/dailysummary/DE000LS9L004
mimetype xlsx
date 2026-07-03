--- v10 (2026-06-05)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b6de160fc9439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaf31e578394080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7828a22a85247b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785cbe269d0492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234248402a854ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7828a22a85247b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeafa47641845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785cbe269d0492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>62,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,306</x:t>
-[...490 lines deleted...]
-          <x:t>62,381</x:t>
+          <x:t>62,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>