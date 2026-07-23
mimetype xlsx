--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebaf31e578394080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70d71f49f114802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785cbe269d0492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06c9b640c7c4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeafa47641845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785cbe269d0492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea82322c69764f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06c9b640c7c4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>62,551</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,545</x:t>
-[...80 lines deleted...]
-          <x:t>62,640</x:t>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>62,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>