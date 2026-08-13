--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70d71f49f114802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74003938ffa54c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06c9b640c7c4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7ff5c36ab94404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea82322c69764f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06c9b640c7c4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb33ca7bbcc4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7ff5c36ab94404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,969</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>