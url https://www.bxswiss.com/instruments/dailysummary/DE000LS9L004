--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74003938ffa54c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880ca61911f44173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7ff5c36ab94404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb509590f964f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb33ca7bbcc4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7ff5c36ab94404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385bf46cbb274ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb509590f964f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>63,340</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,284</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>63,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,304</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>