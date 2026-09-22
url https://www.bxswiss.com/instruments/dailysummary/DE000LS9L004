--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880ca61911f44173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0d7457b0584eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb509590f964f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf368fb5dc0b34888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385bf46cbb274ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb509590f964f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd24163e547468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf368fb5dc0b34888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,554</x:t>
-[...58 lines deleted...]
-          <x:t>63,511</x:t>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>