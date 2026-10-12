--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0d7457b0584eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf91c117cd64036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf368fb5dc0b34888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3160f4c537604242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd24163e547468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf368fb5dc0b34888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0dd4460704328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3160f4c537604242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,766</x:t>
-[...414 lines deleted...]
-          <x:t>63,913</x:t>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>