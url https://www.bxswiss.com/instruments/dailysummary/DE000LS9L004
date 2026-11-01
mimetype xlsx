--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf91c117cd64036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dbca5a4c754248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3160f4c537604242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46cc2bdcd598477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0dd4460704328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3160f4c537604242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f38d227f104c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46cc2bdcd598477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>