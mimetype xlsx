--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d08ce2ad9524e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b25a31a4a004702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e92add22eb3404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41638e511f404af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4426a4721c204efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e92add22eb3404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4431f71c2e0041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41638e511f404af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>