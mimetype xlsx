--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b25a31a4a004702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca05c8f12244f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41638e511f404af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa466736af31429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4431f71c2e0041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41638e511f404af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23436b3c6984647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa466736af31429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>