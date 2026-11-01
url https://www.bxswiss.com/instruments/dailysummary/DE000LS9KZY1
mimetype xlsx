--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca05c8f12244f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92fe3453b9f41cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa466736af31429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3968868187d44176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23436b3c6984647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa466736af31429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6de331356714f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3968868187d44176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>