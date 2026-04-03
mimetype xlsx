--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82249c90f274c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836ffee583c3437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6217ce31a1a4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80dae83ec077488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15007911b7a448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6217ce31a1a4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860378bef73e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80dae83ec077488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>