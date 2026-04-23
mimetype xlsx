--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836ffee583c3437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1487e7d6864490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80dae83ec077488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad43d2564bb4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860378bef73e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80dae83ec077488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb70a4be788145bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad43d2564bb4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>335,078</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>333,972</x:t>
-[...544 lines deleted...]
-          <x:t>333,262</x:t>
+          <x:t>335,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>