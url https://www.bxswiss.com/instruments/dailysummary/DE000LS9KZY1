--- v8 (2026-04-23)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1487e7d6864490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19be5f04b5d64178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad43d2564bb4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra380dfef86f543c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb70a4be788145bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad43d2564bb4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ab0ac0592142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra380dfef86f543c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>337,348</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>335,890</x:t>
-[...107 lines deleted...]
-          <x:t>338,085</x:t>
+          <x:t>333,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>