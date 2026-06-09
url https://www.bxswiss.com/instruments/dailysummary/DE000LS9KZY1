--- v9 (2026-06-05)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19be5f04b5d64178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71405d04e28144ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra380dfef86f543c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0666947e4504b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ab0ac0592142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra380dfef86f543c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f99d4395dcc49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0666947e4504b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>