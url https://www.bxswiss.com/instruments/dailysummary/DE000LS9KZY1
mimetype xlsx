--- v10 (2026-06-09)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71405d04e28144ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f43ef0c4a844998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0666947e4504b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4868503779914e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f99d4395dcc49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0666947e4504b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b51fa4a29f84628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4868503779914e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>