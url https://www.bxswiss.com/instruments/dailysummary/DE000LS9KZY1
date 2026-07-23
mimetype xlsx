--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f43ef0c4a844998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9e6be5504f44b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4868503779914e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9fc40aaf484c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b51fa4a29f84628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4868503779914e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41fe3f724b5444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9fc40aaf484c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>