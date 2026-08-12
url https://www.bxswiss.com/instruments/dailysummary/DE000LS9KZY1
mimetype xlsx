--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9e6be5504f44b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8edb3dee1ad4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9fc40aaf484c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8e0eba97904f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41fe3f724b5444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9fc40aaf484c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a40c8259fd54e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8e0eba97904f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>