--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8edb3dee1ad4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d08ce2ad9524e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8e0eba97904f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e92add22eb3404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a40c8259fd54e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8e0eba97904f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4426a4721c204efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e92add22eb3404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>