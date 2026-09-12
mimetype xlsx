--- v10 (2026-08-02)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46eb54a95b4543ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cdcebe28714305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfbd2884fd44af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02098e47b752488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f274b227a214ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfbd2884fd44af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07a072efe234722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02098e47b752488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>147,379</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>