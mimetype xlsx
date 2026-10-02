--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cdcebe28714305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07b976814764885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02098e47b752488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2150bc9e68144cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07a072efe234722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02098e47b752488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf08f639bc7a48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2150bc9e68144cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>