--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07b976814764885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f45c1f11f1543ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2150bc9e68144cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624ee3a960834566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf08f639bc7a48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2150bc9e68144cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b26f5b89d4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624ee3a960834566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>