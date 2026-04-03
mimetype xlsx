--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97303ef64bdf45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08695d2b771f4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1697d7fb27614b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e355041a6c4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeea53c8bbb142bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1697d7fb27614b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edf00c4874e4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e355041a6c4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>