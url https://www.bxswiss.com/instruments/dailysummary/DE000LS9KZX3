--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08695d2b771f4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6aa5409cb434e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e355041a6c4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a03e116e3094700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edf00c4874e4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e355041a6c4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9e1a2f99a2492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a03e116e3094700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>