--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6aa5409cb434e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d4963339424c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a03e116e3094700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc0e6b2969848cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9e1a2f99a2492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a03e116e3094700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf15d50d0fe147a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc0e6b2969848cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>