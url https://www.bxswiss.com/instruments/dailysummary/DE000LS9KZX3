--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d4963339424c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1e2af1568b41bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc0e6b2969848cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1593f68979e74f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf15d50d0fe147a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc0e6b2969848cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48957b61feaa4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1593f68979e74f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>133,756</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>131,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>