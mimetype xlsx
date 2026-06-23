--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1e2af1568b41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aaeee8bf113477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1593f68979e74f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a7f48215364036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48957b61feaa4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1593f68979e74f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d521b380fe476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a7f48215364036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>