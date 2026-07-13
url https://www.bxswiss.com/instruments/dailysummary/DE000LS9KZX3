--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aaeee8bf113477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8622745f52124e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a7f48215364036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7fa23587184d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d521b380fe476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a7f48215364036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9979218009ad4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7fa23587184d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>136,436</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,266</x:t>
-[...38 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,698</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>137,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>