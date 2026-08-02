--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8622745f52124e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46eb54a95b4543ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7fa23587184d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfbd2884fd44af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9979218009ad4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7fa23587184d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f274b227a214ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfbd2884fd44af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>