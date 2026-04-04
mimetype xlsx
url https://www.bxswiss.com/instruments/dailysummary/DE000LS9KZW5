--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ef584e3ff64be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcee34ab51044b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bc3e5e2dcc447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc51747f1ee44fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04a04f668644c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bc3e5e2dcc447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b67989b1d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc51747f1ee44fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,257</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,092</x:t>
-[...195 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,238</x:t>
-[...360 lines deleted...]
-          <x:t>7,012</x:t>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>