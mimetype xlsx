--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcee34ab51044b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705540edc40140e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc51747f1ee44fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3ac5d64f554584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b67989b1d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc51747f1ee44fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a2b7a2759475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3ac5d64f554584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,311</x:t>
-[...549 lines deleted...]
-          <x:t>7,014</x:t>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>