--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705540edc40140e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf09e387022c498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3ac5d64f554584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc4595b31454d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a2b7a2759475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3ac5d64f554584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72319d9046a749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc4595b31454d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>