--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf09e387022c498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc9f0bb8b0b4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc4595b31454d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c4b9c3b4964194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72319d9046a749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc4595b31454d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb8457629f54ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c4b9c3b4964194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,459</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>7,304</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,297</x:t>
-[...286 lines deleted...]
-          <x:t>7,629</x:t>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>7,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,771</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>7,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>