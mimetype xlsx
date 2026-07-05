--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc9f0bb8b0b4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b96a6ddb4394c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c4b9c3b4964194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7356bb5733d443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb8457629f54ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c4b9c3b4964194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cddfd7dcad43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7356bb5733d443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,671</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>7,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>