--- v10 (2026-07-05)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b96a6ddb4394c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b443acb34443e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7356bb5733d443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3e8add9854449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cddfd7dcad43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7356bb5733d443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2405b43e0674725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3e8add9854449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,185</x:t>
-[...549 lines deleted...]
-          <x:t>7,603</x:t>
+          <x:t>7,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>