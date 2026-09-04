--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b443acb34443e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d5e3a3dcd749e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3e8add9854449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea8ba11bffa4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2405b43e0674725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3e8add9854449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bdf1dd09db434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea8ba11bffa4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>7,250</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,242</x:t>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>