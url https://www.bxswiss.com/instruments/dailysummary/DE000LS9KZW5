--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d5e3a3dcd749e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf23660889a54f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea8ba11bffa4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b3965237b4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bdf1dd09db434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea8ba11bffa4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1d1d17e3764261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b3965237b4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,857</x:t>
-[...119 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,452</x:t>
-[...171 lines deleted...]
-          <x:t>8,014</x:t>
+          <x:t>8,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>