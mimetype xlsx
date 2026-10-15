--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf23660889a54f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5303a10640914e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b3965237b4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74257434dab64d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1d1d17e3764261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b3965237b4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1fdb33a203448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74257434dab64d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,452</x:t>
-[...426 lines deleted...]
-          <x:t>8,017</x:t>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,007</x:t>
-[...112 lines deleted...]
-          <x:t>8,376</x:t>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>