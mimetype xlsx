--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5303a10640914e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc080f90b8b3d4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74257434dab64d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5c0546d26c4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1fdb33a203448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74257434dab64d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1bd182d099402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5c0546d26c4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,661</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>7,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,668</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>