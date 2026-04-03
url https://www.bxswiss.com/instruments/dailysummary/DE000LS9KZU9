--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0ddcce87ec4792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e955fe48e6470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f8454ee4a34d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7ba3b538464ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3111c6d23494972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f8454ee4a34d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c51382302fe4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7ba3b538464ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>38,491</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,765</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>37,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>