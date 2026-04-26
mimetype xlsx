--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e955fe48e6470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a153ace4fdc42f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7ba3b538464ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb952380f179f4bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c51382302fe4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7ba3b538464ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d06b6597704ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb952380f179f4bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>