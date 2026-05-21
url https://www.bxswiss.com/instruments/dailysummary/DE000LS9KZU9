--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a153ace4fdc42f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc0f792fa6b43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb952380f179f4bab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f11d7a3e9b040c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d06b6597704ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb952380f179f4bab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38c7a16f26042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f11d7a3e9b040c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,687</x:t>
@@ -710,31 +258,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>