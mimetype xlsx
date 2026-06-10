--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc0f792fa6b43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e85c5745920483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f11d7a3e9b040c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f72e05be42416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38c7a16f26042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f11d7a3e9b040c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66221ddc3ae74b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f72e05be42416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>