--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e85c5745920483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fd1c8088514385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f72e05be42416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4430e1627a7042e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66221ddc3ae74b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f72e05be42416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9bd44791c044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4430e1627a7042e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>39,994</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>37,928</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>