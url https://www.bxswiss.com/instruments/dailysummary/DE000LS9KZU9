--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fd1c8088514385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b766de5ca604001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4430e1627a7042e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e008d91111349ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9bd44791c044a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4430e1627a7042e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1857242a6744f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e008d91111349ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>38,045</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>45,942</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>