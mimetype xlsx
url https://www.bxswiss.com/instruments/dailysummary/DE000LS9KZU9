--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b766de5ca604001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa0f8092c774865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e008d91111349ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e31a9a6a9f4174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1857242a6744f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e008d91111349ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9c2fbe32624dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e31a9a6a9f4174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>42,132</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,803</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>40,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>