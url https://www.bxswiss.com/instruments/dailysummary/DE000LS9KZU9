--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa0f8092c774865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9be187751645a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e31a9a6a9f4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3c51b205fa452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9c2fbe32624dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e31a9a6a9f4174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6658511942648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3c51b205fa452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>40,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,765</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>