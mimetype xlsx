--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9be187751645a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b219ce140a4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3c51b205fa452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88bc9f03049460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6658511942648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3c51b205fa452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4781bf364eb41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88bc9f03049460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>