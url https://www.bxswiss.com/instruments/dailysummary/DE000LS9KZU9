--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b219ce140a4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8648eb1927e64bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88bc9f03049460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68db53991e364e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4781bf364eb41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88bc9f03049460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb8f4acb2e44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68db53991e364e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>43,490</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,919</x:t>
-[...220 lines deleted...]
-          <x:t>42,090</x:t>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>