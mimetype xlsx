--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8648eb1927e64bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8ded9704614d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68db53991e364e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84853427ebc84eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb8f4acb2e44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68db53991e364e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c59047c63aa43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84853427ebc84eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmarkt Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>