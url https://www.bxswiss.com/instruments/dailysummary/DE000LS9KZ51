--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93fbedab07940b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b272a0f9b9441fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b014be2bcb4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c41aa1718464eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b26216f430f43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b014be2bcb4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fe6bf94fdb43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c41aa1718464eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.378,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.328,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.328,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>