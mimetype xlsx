--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b272a0f9b9441fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c7f37a5d924db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c41aa1718464eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf299e40c9484fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fe6bf94fdb43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c41aa1718464eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a94205845f445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf299e40c9484fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.567,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.536,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.552,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.538,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.539,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>