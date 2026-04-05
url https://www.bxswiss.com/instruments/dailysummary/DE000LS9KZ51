--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ffdde77c424902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aec407f5fb46c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4376e5b28aa4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce38674fddef48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d0ac9f99f34b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4376e5b28aa4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951085122bd04210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce38674fddef48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.288,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.220,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.228,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>