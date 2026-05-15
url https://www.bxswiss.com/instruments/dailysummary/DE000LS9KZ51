--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aec407f5fb46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8769f242d34dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce38674fddef48b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4b81c2805b4b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951085122bd04210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce38674fddef48b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba616ab2fa744219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4b81c2805b4b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.057,375</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>