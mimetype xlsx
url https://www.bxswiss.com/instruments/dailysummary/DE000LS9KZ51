--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8769f242d34dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3172183a5f4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4b81c2805b4b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e6b2d63b254b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba616ab2fa744219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4b81c2805b4b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95d41eb5e39408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e6b2d63b254b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.560,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.581,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.556,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.559,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.567,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.486,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.491,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>