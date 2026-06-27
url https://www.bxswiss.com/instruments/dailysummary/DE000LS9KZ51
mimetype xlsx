--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3172183a5f4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd00b1ee49e74292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e6b2d63b254b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e98e4c476449e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95d41eb5e39408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e6b2d63b254b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418c37869cb94fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e98e4c476449e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.483,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.235,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.251,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>