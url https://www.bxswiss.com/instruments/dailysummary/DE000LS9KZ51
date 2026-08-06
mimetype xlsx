--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd00b1ee49e74292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c84151ba1b7438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e98e4c476449e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684ac0d61af140d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418c37869cb94fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e98e4c476449e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4c3006e0ab42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684ac0d61af140d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>966,236</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>