--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c84151ba1b7438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a7920959e44835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684ac0d61af140d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f80d4471e094ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4c3006e0ab42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684ac0d61af140d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5a4b3ebe9c483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f80d4471e094ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,878</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>