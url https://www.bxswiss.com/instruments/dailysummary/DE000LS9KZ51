--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a7920959e44835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93fbedab07940b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f80d4471e094ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b014be2bcb4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5a4b3ebe9c483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f80d4471e094ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b26216f430f43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b014be2bcb4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.003,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.005,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.219,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>