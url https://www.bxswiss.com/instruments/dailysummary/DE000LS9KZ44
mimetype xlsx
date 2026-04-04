--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4c5469e6384408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981dbc69d3d9425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c273ac07b324aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bb9f0daa844582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7574a7e1154452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c273ac07b324aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341d2a315fa4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bb9f0daa844582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>