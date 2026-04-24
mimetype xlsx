--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981dbc69d3d9425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf263e5b00d454071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bb9f0daa844582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765a270160b741a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341d2a315fa4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bb9f0daa844582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4a2474d615481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765a270160b741a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>