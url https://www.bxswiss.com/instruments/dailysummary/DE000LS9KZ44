--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf263e5b00d454071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030e60d6357048c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765a270160b741a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec7979eec9f4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4a2474d615481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765a270160b741a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e7001bdd834826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec7979eec9f4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>81,336</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>80,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>