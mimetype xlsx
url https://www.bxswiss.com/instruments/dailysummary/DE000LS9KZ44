--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030e60d6357048c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf192dd4bc5c4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec7979eec9f4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6d1a0fcbde42f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e7001bdd834826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec7979eec9f4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fea6c3ed14c4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6d1a0fcbde42f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>