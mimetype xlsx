--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf192dd4bc5c4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161ead2e35fe40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6d1a0fcbde42f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda500710641e49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fea6c3ed14c4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6d1a0fcbde42f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6425340e5f4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda500710641e49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>81,323</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,323</x:t>
-[...188 lines deleted...]
-          <x:t>83,521</x:t>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>82,586</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>