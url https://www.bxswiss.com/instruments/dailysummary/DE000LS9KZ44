--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161ead2e35fe40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984f17bddf9f4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda500710641e49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e384f39b13441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6425340e5f4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda500710641e49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d75176358547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e384f39b13441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,205</x:t>
-[...183 lines deleted...]
-          <x:t>83,444</x:t>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>84,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,860</x:t>
-[...85 lines deleted...]
-          <x:t>84,619</x:t>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>