--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984f17bddf9f4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd0216c5e144e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e384f39b13441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b3171e2adc4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d75176358547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e384f39b13441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ee05b9a8b84515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b3171e2adc4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,318</x:t>
-[...575 lines deleted...]
-        <x:is>
           <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>