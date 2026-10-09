--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd0216c5e144e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d0f94deab94b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b3171e2adc4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410338519cf44e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ee05b9a8b84515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b3171e2adc4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0b997db96f4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410338519cf44e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>84,527</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,441</x:t>
-[...242 lines deleted...]
-          <x:t>83,570</x:t>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>