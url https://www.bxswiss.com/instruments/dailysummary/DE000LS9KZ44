--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d0f94deab94b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bad302fd0346a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410338519cf44e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e7000ff4654e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0b997db96f4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410338519cf44e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re281b8c9d41e436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e7000ff4654e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT Werteverlierer Donnerstag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>