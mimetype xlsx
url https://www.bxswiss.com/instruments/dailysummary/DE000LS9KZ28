--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c80fa014414a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9751a17b197243f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89b3de8dc164f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f1dc3e390c4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385f55841ee04802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89b3de8dc164f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05d076ac11b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f1dc3e390c4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>