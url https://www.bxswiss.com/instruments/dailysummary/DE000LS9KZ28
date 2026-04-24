--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9751a17b197243f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8f065dabba47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f1dc3e390c4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b9fe7f0c741a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05d076ac11b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f1dc3e390c4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8203de27282542aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b9fe7f0c741a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,115 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>