--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8f065dabba47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5047f27727484589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b9fe7f0c741a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e4735df5d34ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8203de27282542aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b9fe7f0c741a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7acfed2e414e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e4735df5d34ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>