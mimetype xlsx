--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5047f27727484589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedfc1a770804502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e4735df5d34ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ab0de1dfa54d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7acfed2e414e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e4735df5d34ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7da394cec3478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ab0de1dfa54d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,292 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>