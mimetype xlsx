--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedfc1a770804502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9522fb7e55d146bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ab0de1dfa54d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6a1185988c4752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7da394cec3478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ab0de1dfa54d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e394c6cce40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6a1185988c4752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,746</x:t>
         </x:is>
       </x:c>
@@ -410,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>