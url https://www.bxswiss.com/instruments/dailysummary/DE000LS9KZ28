--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9522fb7e55d146bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71898483d2a443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6a1185988c4752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34a408c27cb46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e394c6cce40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6a1185988c4752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e3b37ffe94c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34a408c27cb46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...200 lines deleted...]
-          <x:t>54,638</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>55,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>57,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>