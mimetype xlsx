--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71898483d2a443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0a2e70d5d4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34a408c27cb46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e2282f89494ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e3b37ffe94c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34a408c27cb46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52b0f4dda204f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e2282f89494ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>