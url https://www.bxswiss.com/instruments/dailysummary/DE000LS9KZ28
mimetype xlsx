--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0a2e70d5d4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50195308abaa4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e2282f89494ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d11b54cf6ef41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52b0f4dda204f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e2282f89494ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860a44d7a5d844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d11b54cf6ef41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>