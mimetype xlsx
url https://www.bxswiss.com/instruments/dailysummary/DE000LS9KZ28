--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50195308abaa4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd61cfcba2504afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d11b54cf6ef41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cdf53829424787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860a44d7a5d844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d11b54cf6ef41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53435552ba74402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cdf53829424787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>