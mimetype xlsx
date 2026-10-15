--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd61cfcba2504afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbe1fe6b22a49d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cdf53829424787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0cf74c22f84f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53435552ba74402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cdf53829424787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78185e68bcf43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0cf74c22f84f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>54,018</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,433</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>54,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,043</x:t>
-[...269 lines deleted...]
-          <x:t>54,769</x:t>
+          <x:t>53,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>