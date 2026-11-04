--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbe1fe6b22a49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32a55878a934de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0cf74c22f84f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229e76d27e654c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78185e68bcf43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0cf74c22f84f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a8960a3a054d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229e76d27e654c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Levermann Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>