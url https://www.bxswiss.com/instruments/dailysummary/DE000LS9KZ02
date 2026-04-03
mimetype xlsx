--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa2be3d6c2f4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ba3dc11e724cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b2d09634744148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1808d9ed2b4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194bdabeb282426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b2d09634744148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a08a7e08d14839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1808d9ed2b4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>