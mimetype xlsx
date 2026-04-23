--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ba3dc11e724cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff641658fb1d4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1808d9ed2b4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d09fb5509094ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a08a7e08d14839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1808d9ed2b4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2bb173cf964cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d09fb5509094ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>