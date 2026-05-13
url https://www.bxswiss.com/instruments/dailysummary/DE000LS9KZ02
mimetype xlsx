--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff641658fb1d4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f08ac671154035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d09fb5509094ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b04e2f4e394d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2bb173cf964cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d09fb5509094ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433fac0512c04d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b04e2f4e394d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>