--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f08ac671154035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb196e05e75a4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b04e2f4e394d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840b24f1d1794ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433fac0512c04d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b04e2f4e394d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd4b99c5f9240ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840b24f1d1794ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>