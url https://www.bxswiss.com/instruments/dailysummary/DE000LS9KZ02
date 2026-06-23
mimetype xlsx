--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb196e05e75a4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cbe5901aff4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840b24f1d1794ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba9e0ee6a54453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd4b99c5f9240ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840b24f1d1794ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e367b98f94a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba9e0ee6a54453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>