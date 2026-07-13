--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cbe5901aff4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4aa434eeec4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba9e0ee6a54453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59ecfee73604811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e367b98f94a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba9e0ee6a54453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5430c8b274d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59ecfee73604811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>