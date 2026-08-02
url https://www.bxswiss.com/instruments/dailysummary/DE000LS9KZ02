--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4aa434eeec4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ddabaf164c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59ecfee73604811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e0b5789f74847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5430c8b274d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59ecfee73604811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3168cad692b4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e0b5789f74847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>