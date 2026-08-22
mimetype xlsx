--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ddabaf164c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea55991e4aba4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e0b5789f74847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa58cee339a04b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3168cad692b4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e0b5789f74847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddb70990ea74ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa58cee339a04b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>