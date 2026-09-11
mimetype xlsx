--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea55991e4aba4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0dc3964fef4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa58cee339a04b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1de137f9d9e4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddb70990ea74ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa58cee339a04b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c7db0efa144e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1de137f9d9e4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>