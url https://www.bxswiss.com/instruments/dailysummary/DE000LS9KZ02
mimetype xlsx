--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0dc3964fef4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194969dc4e4844ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1de137f9d9e4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b4e7f03b3f44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c7db0efa144e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1de137f9d9e4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a6596fe8034442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b4e7f03b3f44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>316,987</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,384</x:t>
-[...308 lines deleted...]
-          <x:t>311,790</x:t>
+          <x:t>312,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>311,593</x:t>
-[...166 lines deleted...]
-          <x:t>311,377</x:t>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>