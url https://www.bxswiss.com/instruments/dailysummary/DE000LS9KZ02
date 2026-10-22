--- v16 (2026-10-01)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194969dc4e4844ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra227f84e91c64823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b4e7f03b3f44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7666ec76db834919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a6596fe8034442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b4e7f03b3f44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1354e41ffd2144be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7666ec76db834919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wonderful Companys Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KZ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>311,790</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>311,593</x:t>
-[...362 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>316,923</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>317,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>