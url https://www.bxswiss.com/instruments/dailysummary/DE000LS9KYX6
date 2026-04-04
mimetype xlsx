--- v7 (2026-03-14)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc02cb954ec4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb1d94bd4454c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5de9ae541c4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a6237f4b3c4895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7f65d31bbd4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5de9ae541c4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9f00ae4f724009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a6237f4b3c4895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>