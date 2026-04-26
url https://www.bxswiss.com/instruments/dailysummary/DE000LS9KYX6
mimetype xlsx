--- v8 (2026-04-04)
+++ v9 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb1d94bd4454c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4928c2456e34cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a6237f4b3c4895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96de079ff6474fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9f00ae4f724009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a6237f4b3c4895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0058b59c83304f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96de079ff6474fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>