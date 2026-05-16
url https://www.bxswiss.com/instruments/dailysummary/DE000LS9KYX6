--- v9 (2026-04-26)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4928c2456e34cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec27e4ac51654904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96de079ff6474fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276bfce7223f4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0058b59c83304f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96de079ff6474fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27addb3d3c24354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276bfce7223f4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,882</x:t>
-[...274 lines deleted...]
-          <x:t>109,521</x:t>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>108,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>