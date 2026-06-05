--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec27e4ac51654904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c996bae14f4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276bfce7223f4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fe2efce3b74db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27addb3d3c24354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276bfce7223f4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae453731a9714e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fe2efce3b74db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>109,521</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,731</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>