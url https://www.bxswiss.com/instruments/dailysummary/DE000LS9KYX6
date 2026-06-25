--- v11 (2026-06-05)
+++ v12 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c996bae14f4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a47ba8bae624556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fe2efce3b74db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729984308a44f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae453731a9714e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fe2efce3b74db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra206d9adbf4644ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729984308a44f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>