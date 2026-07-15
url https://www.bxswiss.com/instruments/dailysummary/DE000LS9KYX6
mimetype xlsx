--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a47ba8bae624556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c621dc1d9044cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729984308a44f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc934f868dc954036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra206d9adbf4644ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729984308a44f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b78eabf7ea4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc934f868dc954036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>