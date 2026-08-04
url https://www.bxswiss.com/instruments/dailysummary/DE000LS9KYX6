--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c621dc1d9044cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3425673587e44c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc934f868dc954036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266b55d4401740df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b78eabf7ea4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc934f868dc954036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0937cdfe04074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266b55d4401740df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>101,928</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>