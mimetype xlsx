--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3425673587e44c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863ac91c27ac4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266b55d4401740df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7230340bb34a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0937cdfe04074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266b55d4401740df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b907eb9f8e430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7230340bb34a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>