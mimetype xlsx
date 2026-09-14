--- v15 (2026-08-24)
+++ v16 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863ac91c27ac4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1227b6c3da4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7230340bb34a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbb5cb92d3e408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b907eb9f8e430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7230340bb34a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7be4ef51c4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbb5cb92d3e408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>