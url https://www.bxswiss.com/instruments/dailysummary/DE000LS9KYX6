--- v16 (2026-09-14)
+++ v17 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1227b6c3da4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de7b8a3a2649c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbb5cb92d3e408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0c2196bc2b42e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7be4ef51c4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbb5cb92d3e408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994fb0954193434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0c2196bc2b42e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>