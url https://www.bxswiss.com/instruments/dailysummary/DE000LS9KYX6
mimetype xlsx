--- v17 (2026-10-04)
+++ v18 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de7b8a3a2649c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe3bb032e7c4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0c2196bc2b42e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde517b5a1b0a42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994fb0954193434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0c2196bc2b42e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97676039fcd14e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde517b5a1b0a42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merger Arbitrage Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>