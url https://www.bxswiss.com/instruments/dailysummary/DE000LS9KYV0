--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd98ae3ff66484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8fe04112964d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59614656b814d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b941fe8dbb4536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d75371f540847ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59614656b814d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ba6fc53b834b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b941fe8dbb4536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>