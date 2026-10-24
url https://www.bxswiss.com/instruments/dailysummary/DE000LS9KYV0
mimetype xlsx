--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8fe04112964d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce54062639c4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b941fe8dbb4536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30212307efaf466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ba6fc53b834b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b941fe8dbb4536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5d20be8b7a487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30212307efaf466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>