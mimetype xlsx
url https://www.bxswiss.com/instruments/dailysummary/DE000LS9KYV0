--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc000eec0750f457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e3658093fc4baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eada2459e8d4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72088e78b6c946c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ad87a22df04182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eada2459e8d4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bd3191d3fc45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72088e78b6c946c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>