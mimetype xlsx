--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e3658093fc4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d79966aba434b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72088e78b6c946c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee996b892a48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bd3191d3fc45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72088e78b6c946c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13231cb5906e4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee996b892a48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>115,593</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>114,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>