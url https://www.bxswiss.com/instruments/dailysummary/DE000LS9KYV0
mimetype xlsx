--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d79966aba434b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b10adef9ae4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee996b892a48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b0c71d93d1431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13231cb5906e4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee996b892a48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29f288a97704766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b0c71d93d1431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>