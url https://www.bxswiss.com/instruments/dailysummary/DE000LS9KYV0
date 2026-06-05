--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b10adef9ae4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5168f33063644b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b0c71d93d1431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e502cbc21a4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29f288a97704766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b0c71d93d1431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4986c44f164f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e502cbc21a4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,995</x:t>
-[...252 lines deleted...]
-          <x:t>115,762</x:t>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>