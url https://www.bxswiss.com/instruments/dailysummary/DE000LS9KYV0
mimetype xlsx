--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5168f33063644b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbcd9a409dc4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e502cbc21a4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e9bd7b06704bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4986c44f164f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e502cbc21a4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de92bc8f78c4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e9bd7b06704bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>