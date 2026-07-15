--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbcd9a409dc4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05145c98be404c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e9bd7b06704bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2324d5da604306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de92bc8f78c4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e9bd7b06704bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15497387ebc34470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2324d5da604306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>