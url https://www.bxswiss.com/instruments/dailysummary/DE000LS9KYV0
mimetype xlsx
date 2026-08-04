--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05145c98be404c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe23e05609d4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2324d5da604306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1d5eddcb644f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15497387ebc34470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2324d5da604306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef97f6a3344d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1d5eddcb644f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>