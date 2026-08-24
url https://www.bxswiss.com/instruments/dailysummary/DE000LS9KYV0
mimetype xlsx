--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe23e05609d4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab1a5f8b5144aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1d5eddcb644f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6025962364e84021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef97f6a3344d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1d5eddcb644f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf292ef52f54d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6025962364e84021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>