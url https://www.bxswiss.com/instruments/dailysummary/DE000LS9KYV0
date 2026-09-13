--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab1a5f8b5144aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd98ae3ff66484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6025962364e84021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59614656b814d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf292ef52f54d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6025962364e84021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d75371f540847ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59614656b814d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>123,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>122,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>