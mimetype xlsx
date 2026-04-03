--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacadf447744408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a939493854043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3b26a788e84cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1040f8e8a1ef4f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a4f9cea3564497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3b26a788e84cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8542a7126f429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1040f8e8a1ef4f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>