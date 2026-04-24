--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a939493854043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983646df8a074060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1040f8e8a1ef4f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec40d7dbe33491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8542a7126f429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1040f8e8a1ef4f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fa48b160cc4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec40d7dbe33491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>