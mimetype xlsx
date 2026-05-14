--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983646df8a074060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882411a703184b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec40d7dbe33491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42bdf5af9384ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fa48b160cc4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec40d7dbe33491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa0a5ec576d4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42bdf5af9384ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>