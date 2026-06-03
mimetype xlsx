--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882411a703184b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86819842c438465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42bdf5af9384ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666a9785125248d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa0a5ec576d4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42bdf5af9384ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6f0117fb4f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666a9785125248d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,564</x:t>
-[...345 lines deleted...]
-          <x:t>55,938</x:t>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>55,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>