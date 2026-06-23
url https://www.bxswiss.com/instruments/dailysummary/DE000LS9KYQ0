--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86819842c438465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce1d9abc91a41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666a9785125248d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4906a01ffe4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6f0117fb4f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666a9785125248d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86506f1c385847d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4906a01ffe4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>55,938</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,616</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>