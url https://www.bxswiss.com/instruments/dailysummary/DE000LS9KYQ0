--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce1d9abc91a41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da0118cfa2a4315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4906a01ffe4286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e73ccfd41df43df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86506f1c385847d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4906a01ffe4286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6d37d20566449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e73ccfd41df43df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>56,967</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,681</x:t>
-[...382 lines deleted...]
-          <x:t>57,310</x:t>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>