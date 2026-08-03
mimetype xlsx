--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da0118cfa2a4315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f1f55820146f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e73ccfd41df43df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d0d628d4254a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6d37d20566449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e73ccfd41df43df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0b20d6855f4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d0d628d4254a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>