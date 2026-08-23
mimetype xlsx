--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f1f55820146f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de82090b51d4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d0d628d4254a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf120e6bc0cf54dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0b20d6855f4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d0d628d4254a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3e11ff440b488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf120e6bc0cf54dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>56,915</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,621</x:t>
-[...382 lines deleted...]
-          <x:t>54,131</x:t>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>