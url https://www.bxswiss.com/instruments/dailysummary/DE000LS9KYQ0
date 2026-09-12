--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de82090b51d4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b67e1dee824696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf120e6bc0cf54dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cc37f3dcbc4317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3e11ff440b488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf120e6bc0cf54dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a055082340d4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cc37f3dcbc4317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>