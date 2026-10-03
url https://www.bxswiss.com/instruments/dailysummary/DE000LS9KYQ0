--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b67e1dee824696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c13985f8b84e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cc37f3dcbc4317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7389a1f2e541f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a055082340d4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cc37f3dcbc4317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58dace368cf5490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7389a1f2e541f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>