--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c13985f8b84e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652b9a62c2494beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7389a1f2e541f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097dbdad031344d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58dace368cf5490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7389a1f2e541f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb314f2b1f0894409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097dbdad031344d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waverider</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>