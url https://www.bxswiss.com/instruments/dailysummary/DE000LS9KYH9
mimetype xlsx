--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52dae7f03403410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce00da15d654a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b7faf418f74d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177b9b7c0de24dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa6f18f03794bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b7faf418f74d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9622114694ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177b9b7c0de24dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>