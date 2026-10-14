--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce00da15d654a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bbd1088fb340ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177b9b7c0de24dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa401c384384b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9622114694ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177b9b7c0de24dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6942173255b04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa401c384384b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>154,358</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,008</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>