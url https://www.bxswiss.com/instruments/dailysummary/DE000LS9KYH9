--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bbd1088fb340ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d496ea353348b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa401c384384b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f3dea4f7f147d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6942173255b04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa401c384384b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb380d923ba604f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f3dea4f7f147d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>