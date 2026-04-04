--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6202823f9d054c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed64e0e0e4c40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6277a0f9c6e54a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e5c4bf40a4036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f199ae10d3d4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6277a0f9c6e54a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699cb2ff61464df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e5c4bf40a4036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>