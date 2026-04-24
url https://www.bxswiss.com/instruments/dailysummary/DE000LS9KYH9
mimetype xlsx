--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed64e0e0e4c40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50ada07d2504ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e5c4bf40a4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56255e992bc34f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699cb2ff61464df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e5c4bf40a4036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cf468abca64f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56255e992bc34f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>