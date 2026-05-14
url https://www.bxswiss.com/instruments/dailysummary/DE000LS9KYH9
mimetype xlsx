--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50ada07d2504ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refea534f883d40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56255e992bc34f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c95fd99b0114869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cf468abca64f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56255e992bc34f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152a662a26a645fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c95fd99b0114869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>