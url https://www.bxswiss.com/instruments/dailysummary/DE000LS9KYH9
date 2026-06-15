--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refea534f883d40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd805db313f17470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c95fd99b0114869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129de591d43646ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152a662a26a645fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c95fd99b0114869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e1e95746c40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129de591d43646ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,210</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>