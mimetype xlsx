--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd805db313f17470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ca2efd01bf4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129de591d43646ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc787aeffe024442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e1e95746c40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129de591d43646ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bdd922a4ac408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc787aeffe024442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,450 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...303 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,490</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>142,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,819</x:t>
         </x:is>
       </x:c>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>