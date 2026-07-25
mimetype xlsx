--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ca2efd01bf4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9ad51c4c3049e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc787aeffe024442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598a5395832d4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bdd922a4ac408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc787aeffe024442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f1c11606014472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598a5395832d4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>