--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9ad51c4c3049e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f125adb149486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598a5395832d4ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc82a4614ba48e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f1c11606014472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598a5395832d4ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad9db1c7f7444f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc82a4614ba48e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>