--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f125adb149486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52dae7f03403410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc82a4614ba48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b7faf418f74d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad9db1c7f7444f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc82a4614ba48e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa6f18f03794bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b7faf418f74d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest Euro 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>