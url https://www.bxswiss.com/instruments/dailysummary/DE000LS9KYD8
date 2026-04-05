--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7053e178dec4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df1313ce9f94c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4d42d1902e4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c1a93267e149a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4cb6c699414bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4d42d1902e4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fc30f3ac4b4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c1a93267e149a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>