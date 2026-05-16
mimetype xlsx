--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df1313ce9f94c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e6664109db498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c1a93267e149a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3352e4aef04965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fc30f3ac4b4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c1a93267e149a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c780be7b34476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3352e4aef04965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>272,681</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>