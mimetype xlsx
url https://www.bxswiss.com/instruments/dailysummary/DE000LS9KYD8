--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e6664109db498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6180f9b8b142be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3352e4aef04965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a217b5e0ab415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c780be7b34476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3352e4aef04965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca57c1497c4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a217b5e0ab415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>