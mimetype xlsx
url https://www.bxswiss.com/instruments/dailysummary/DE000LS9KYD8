--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6180f9b8b142be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513cc6fcde484728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a217b5e0ab415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra297d53323a54f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca57c1497c4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a217b5e0ab415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b959fd33a2d4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra297d53323a54f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>