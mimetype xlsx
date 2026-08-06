--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513cc6fcde484728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f05548771b34f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra297d53323a54f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c4999ec2104048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b959fd33a2d4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra297d53323a54f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8c81847c02460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c4999ec2104048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>285,012</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>