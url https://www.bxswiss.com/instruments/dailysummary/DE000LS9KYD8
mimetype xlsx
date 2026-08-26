--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f05548771b34f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6701517962e44dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c4999ec2104048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e011d9d4e414341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8c81847c02460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c4999ec2104048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8534bf41b64c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e011d9d4e414341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>