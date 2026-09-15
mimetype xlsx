--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6701517962e44dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9acb052313a44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e011d9d4e414341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d864a2af2b8494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8534bf41b64c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e011d9d4e414341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919c6b66279840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d864a2af2b8494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>