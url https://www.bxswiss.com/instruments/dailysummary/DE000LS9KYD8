--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9acb052313a44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9209a1c0433747b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d864a2af2b8494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f33b7fb901149e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919c6b66279840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d864a2af2b8494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce5e27aadc447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f33b7fb901149e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>