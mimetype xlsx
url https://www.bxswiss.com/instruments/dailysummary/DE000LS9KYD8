--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9209a1c0433747b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a91d6e076243dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f33b7fb901149e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a6390cfb4b437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce5e27aadc447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f33b7fb901149e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32dd3ea38ba47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a6390cfb4b437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 333 Value and News</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>