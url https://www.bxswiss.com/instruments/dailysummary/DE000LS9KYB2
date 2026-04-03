--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1b7d6930d84f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d1b03f85114d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21e7607309f46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ee6136a0d84da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53065d78b42c49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21e7607309f46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcc2ba5d6ed48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ee6136a0d84da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>86,989</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>86,456</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>