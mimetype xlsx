--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d1b03f85114d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffd6a5119aa4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ee6136a0d84da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0981ff913c034aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcc2ba5d6ed48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ee6136a0d84da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01121607b93448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0981ff913c034aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>86,682</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,513</x:t>
-[...124 lines deleted...]
-          <x:t>85,706</x:t>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,662</x:t>
-[...220 lines deleted...]
-          <x:t>88,160</x:t>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>