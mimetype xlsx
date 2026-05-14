--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffd6a5119aa4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892e6721a204763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0981ff913c034aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ee6bca29f145f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01121607b93448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0981ff913c034aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ac97c9b25c46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ee6bca29f145f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,706</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,662</x:t>
-[...65 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>86,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>