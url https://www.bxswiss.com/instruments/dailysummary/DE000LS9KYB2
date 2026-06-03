--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892e6721a204763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re747f26ee7d14a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ee6bca29f145f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d1e38ab0294d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ac97c9b25c46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ee6bca29f145f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a1df7570dc4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d1e38ab0294d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>