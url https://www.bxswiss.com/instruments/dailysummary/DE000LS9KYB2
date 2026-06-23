--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re747f26ee7d14a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e491fe9b2a64b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d1e38ab0294d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049a04fe2e5843de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a1df7570dc4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d1e38ab0294d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fb98c4b8eb418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049a04fe2e5843de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>