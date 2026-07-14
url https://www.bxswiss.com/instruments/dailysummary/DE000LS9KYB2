--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e491fe9b2a64b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91be4ccfaa8d41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049a04fe2e5843de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fd00d4de7646e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fb98c4b8eb418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049a04fe2e5843de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a58db61cdac4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fd00d4de7646e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>84,674</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,657</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,003</x:t>
-[...171 lines deleted...]
-          <x:t>85,531</x:t>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>