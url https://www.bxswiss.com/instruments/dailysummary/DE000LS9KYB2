--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91be4ccfaa8d41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9455f259f3455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fd00d4de7646e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff7688cc4684da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a58db61cdac4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fd00d4de7646e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78849389809453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff7688cc4684da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,003</x:t>
-[...421 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>84,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>