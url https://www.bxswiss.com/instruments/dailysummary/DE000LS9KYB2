--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9455f259f3455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9feef82099314fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff7688cc4684da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ff182cfad9434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78849389809453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff7688cc4684da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b294a4c423f4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ff182cfad9434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,559</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>