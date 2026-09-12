--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9feef82099314fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4d9542882a4df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ff182cfad9434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49aa9149c4c94b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b294a4c423f4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ff182cfad9434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2514c902e0bf4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49aa9149c4c94b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>86,057</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>87,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,615</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>86,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>