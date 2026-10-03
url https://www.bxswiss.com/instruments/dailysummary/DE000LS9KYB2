--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4d9542882a4df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405a917d34ab48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49aa9149c4c94b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b16b5071fa14ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2514c902e0bf4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49aa9149c4c94b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb2abcff5f74746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b16b5071fa14ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>86,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>86,613</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,498</x:t>
-[...161 lines deleted...]
-          <x:t>86,615</x:t>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>