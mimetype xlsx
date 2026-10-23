--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405a917d34ab48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ffafe3d82747b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b16b5071fa14ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5229a64672f4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb2abcff5f74746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b16b5071fa14ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b4d73b36eb48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5229a64672f4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Druschinger ESTX50 Flops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>86,613</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,498</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>86,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,925</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>