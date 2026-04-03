--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90929275a8a54376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b565995c6341b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224a7f46480a4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e48f90512654b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c808a51cd084ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224a7f46480a4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c06a5d8afe944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e48f90512654b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,236</x:t>
-[...26 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,312</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>