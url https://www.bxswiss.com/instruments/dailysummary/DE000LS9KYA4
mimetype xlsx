--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b565995c6341b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2784f8f36b546b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e48f90512654b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe389f0efd54819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c06a5d8afe944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e48f90512654b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5744d104b19746d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe389f0efd54819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>100,302</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>103,846</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>