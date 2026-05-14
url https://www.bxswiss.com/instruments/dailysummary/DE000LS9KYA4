--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2784f8f36b546b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cffab420474979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe389f0efd54819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efe6c3b5da24e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5744d104b19746d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe389f0efd54819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4e27172b4a42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efe6c3b5da24e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,262</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>103,176</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>