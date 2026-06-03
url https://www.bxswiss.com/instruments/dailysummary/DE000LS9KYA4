--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cffab420474979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d1e31b4285485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efe6c3b5da24e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870415ef79084487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4e27172b4a42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efe6c3b5da24e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re454873729034ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870415ef79084487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>100,319</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>96,923</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>