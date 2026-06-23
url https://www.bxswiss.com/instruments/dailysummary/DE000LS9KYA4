--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d1e31b4285485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e793c2e2de94a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870415ef79084487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ee6333b3b840a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re454873729034ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870415ef79084487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20758784311947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ee6333b3b840a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>