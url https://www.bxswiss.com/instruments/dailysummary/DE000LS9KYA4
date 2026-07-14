--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e793c2e2de94a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc083ad59c36426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ee6333b3b840a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbdb0f6e0124153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20758784311947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ee6333b3b840a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ad4ce3a18845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbdb0f6e0124153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>