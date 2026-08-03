--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc083ad59c36426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c2a003d6f44c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbdb0f6e0124153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca672905658b4252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ad4ce3a18845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbdb0f6e0124153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adb8738cafd4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca672905658b4252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>