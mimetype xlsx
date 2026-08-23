--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c2a003d6f44c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb50bdc074aa45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca672905658b4252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5c8db3fc9743dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adb8738cafd4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca672905658b4252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c12e9e5a3d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5c8db3fc9743dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>105,167</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,340</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>102,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,469</x:t>
-[...188 lines deleted...]
-          <x:t>106,383</x:t>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,074</x:t>
-[...26 lines deleted...]
-          <x:t>104,306</x:t>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>