--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb50bdc074aa45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d39e61314b4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5c8db3fc9743dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dd6a10678b4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c12e9e5a3d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5c8db3fc9743dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dad06eb1a3a455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dd6a10678b4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>106,383</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,074</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>105,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,676</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>