--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d39e61314b4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c8ce3702fd4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dd6a10678b4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a62154c408e46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dad06eb1a3a455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dd6a10678b4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47e4137b7484aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a62154c408e46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>