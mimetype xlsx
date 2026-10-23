--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c8ce3702fd4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7236d121849a4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a62154c408e46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68aacc0026b1497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47e4137b7484aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a62154c408e46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2191a80082404038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68aacc0026b1497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFF - Value Investment Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KYA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>99,134</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,786</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>