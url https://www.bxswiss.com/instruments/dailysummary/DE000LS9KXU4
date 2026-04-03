--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3d5b53396d4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64da881d08f4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref37db4c5eb34b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5907ac8ee442ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad804d10714e43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref37db4c5eb34b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c6d23b481749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5907ac8ee442ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,931</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>