--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64da881d08f4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805145cf1ef343fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5907ac8ee442ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5923e7a049c24682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c6d23b481749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5907ac8ee442ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec55df061ed428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5923e7a049c24682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,337</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>97,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,737</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>