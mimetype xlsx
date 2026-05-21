--- v5 (2026-04-24)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805145cf1ef343fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a1209c78345c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5923e7a049c24682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d14fdc53c1246a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec55df061ed428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5923e7a049c24682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2a163a27514ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d14fdc53c1246a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>99,052</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,968</x:t>
-[...340 lines deleted...]
-          <x:t>99,447</x:t>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,352</x:t>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>