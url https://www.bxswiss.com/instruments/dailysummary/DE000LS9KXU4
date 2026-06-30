--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a1209c78345c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9df3d8a7d194e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d14fdc53c1246a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef3bf7c2ba14616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2a163a27514ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d14fdc53c1246a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418a5d56f390420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef3bf7c2ba14616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,477</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...151 lines deleted...]
-          <x:t>99,972</x:t>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,864</x:t>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>99,485</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>