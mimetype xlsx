--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9df3d8a7d194e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8cd137bef545dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef3bf7c2ba14616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78467fcb8ed440dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418a5d56f390420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef3bf7c2ba14616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8c5c462519420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78467fcb8ed440dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,752</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,752</x:t>
-[...43 lines deleted...]
-          <x:t>100,016</x:t>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,958</x:t>
-[...328 lines deleted...]
-          <x:t>100,135</x:t>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>