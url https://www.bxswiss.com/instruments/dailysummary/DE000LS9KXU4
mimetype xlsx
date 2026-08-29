--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8cd137bef545dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a60e4bc1934bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78467fcb8ed440dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbcf25e52be4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8c5c462519420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78467fcb8ed440dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c9a52016154fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbcf25e52be4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,774</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>