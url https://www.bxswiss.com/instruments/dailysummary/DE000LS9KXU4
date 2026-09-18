--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a60e4bc1934bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96782477ad214464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbcf25e52be4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4990a9e067478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c9a52016154fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbcf25e52be4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a09f49360104906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4990a9e067478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,696</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,262</x:t>
-[...139 lines deleted...]
-          <x:t>102,331</x:t>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>102,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>