--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96782477ad214464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c5d6a293dd4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4990a9e067478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3579199a754103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a09f49360104906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4990a9e067478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1975008e2a5a41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3579199a754103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,798</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>102,958</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>