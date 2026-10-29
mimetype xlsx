--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c5d6a293dd4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122af9b58857453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3579199a754103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f080ed18d4470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1975008e2a5a41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3579199a754103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796ff82c34cf4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f080ed18d4470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simply Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>