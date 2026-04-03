--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bcc6af794774a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16cd7228c994b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316f67211a824cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3268aaec0ae64a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60079915fbe946f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316f67211a824cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513f6e24b4a47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3268aaec0ae64a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>154,729</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>155,362</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>153,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>