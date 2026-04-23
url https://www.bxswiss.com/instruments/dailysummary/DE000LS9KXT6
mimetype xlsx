--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16cd7228c994b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618539c6c16481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3268aaec0ae64a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f36d05154b431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513f6e24b4a47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3268aaec0ae64a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0ddd772f2348e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f36d05154b431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>