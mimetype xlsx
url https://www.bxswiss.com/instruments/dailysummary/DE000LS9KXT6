--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618539c6c16481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6222f7b2cd644d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f36d05154b431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce277e4a3fc84f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0ddd772f2348e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f36d05154b431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0725bf84546410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce277e4a3fc84f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>155,501</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>155,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>