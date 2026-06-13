--- v7 (2026-05-13)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6222f7b2cd644d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58320b38784da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce277e4a3fc84f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f9684012114f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0725bf84546410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce277e4a3fc84f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997582ccb5564efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f9684012114f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,473</x:t>
-[...306 lines deleted...]
-          <x:t>155,658</x:t>
+          <x:t>156,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>