--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58320b38784da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedaec8c41984796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f9684012114f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0839e0e0d3874d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997582ccb5564efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f9684012114f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49ae01b93a6407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0839e0e0d3874d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>155,531</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>156,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>