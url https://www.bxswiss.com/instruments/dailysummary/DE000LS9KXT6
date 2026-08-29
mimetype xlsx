--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedaec8c41984796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e3bba58374034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0839e0e0d3874d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde83f61536d641e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49ae01b93a6407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0839e0e0d3874d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a4083b4eee468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde83f61536d641e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>156,605</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>