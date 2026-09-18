--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e3bba58374034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222045153aa84ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde83f61536d641e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda4e7efeb09408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a4083b4eee468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde83f61536d641e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0a7c6b0704dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda4e7efeb09408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>158,400</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,315</x:t>
-[...355 lines deleted...]
-          <x:t>158,686</x:t>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>