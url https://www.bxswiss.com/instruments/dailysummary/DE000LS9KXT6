--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222045153aa84ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b43f90ac234f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda4e7efeb09408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cb81b16e764669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0a7c6b0704dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda4e7efeb09408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa7ead7296411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cb81b16e764669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>158,637</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>01.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,384</x:t>
-[...333 lines deleted...]
-          <x:t>160,089</x:t>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>