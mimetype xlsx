--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b43f90ac234f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bdcd967ad14660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cb81b16e764669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93b28f9f0bd4f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa7ead7296411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cb81b16e764669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d30c5f74394e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93b28f9f0bd4f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Proven Strategies Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>