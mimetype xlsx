--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7316b9dc244644bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re098f623a5134a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17ba81eefcc4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cc018cdd74454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2213edc73e9641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17ba81eefcc4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0020636db8948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cc018cdd74454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>