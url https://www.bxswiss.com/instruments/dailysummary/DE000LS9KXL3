--- v12 (2026-09-11)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re098f623a5134a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9d20ea8ed4416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cc018cdd74454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9244d40dae495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0020636db8948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cc018cdd74454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410c3e4800ad4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9244d40dae495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>361,552</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>