--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e5813e2c2c4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe82d6572cb45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e285d5caf44570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7d5cd8c1804f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bbf61a1480471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e285d5caf44570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc2ca14f3ac417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7d5cd8c1804f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>