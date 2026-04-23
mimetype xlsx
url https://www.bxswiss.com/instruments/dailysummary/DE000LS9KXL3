--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe82d6572cb45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6789bbd34e04071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7d5cd8c1804f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e091e744bae459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc2ca14f3ac417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7d5cd8c1804f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d445b8fa69e47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e091e744bae459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>