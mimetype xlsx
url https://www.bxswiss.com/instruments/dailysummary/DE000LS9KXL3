--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6789bbd34e04071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac111924ec5d4195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e091e744bae459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ec949fb2c04a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d445b8fa69e47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e091e744bae459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd892991df5f14c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ec949fb2c04a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>