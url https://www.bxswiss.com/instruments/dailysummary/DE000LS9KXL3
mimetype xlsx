--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac111924ec5d4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93eaeb4960fc4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ec949fb2c04a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0c6b6673e24e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd892991df5f14c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ec949fb2c04a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c7165a0ff24041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0c6b6673e24e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>275,184</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>