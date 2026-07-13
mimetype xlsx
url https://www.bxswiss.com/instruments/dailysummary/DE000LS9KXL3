--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93eaeb4960fc4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e15c3d862e4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0c6b6673e24e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa304eb2b27547da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c7165a0ff24041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0c6b6673e24e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1b35ca854e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa304eb2b27547da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>