--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e15c3d862e4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1af357bd46a4726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa304eb2b27547da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef9ae12d51c42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1b35ca854e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa304eb2b27547da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07d48fa571e4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef9ae12d51c42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>