--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1af357bd46a4726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7316b9dc244644bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef9ae12d51c42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17ba81eefcc4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07d48fa571e4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef9ae12d51c42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2213edc73e9641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17ba81eefcc4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerteweltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>