--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe8eda0c04c416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3763c93339924b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf804b61c1c424d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ad418a9cdb4187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaafa49704d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf804b61c1c424d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9648dffff741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ad418a9cdb4187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>