--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3763c93339924b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44962de8f014333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ad418a9cdb4187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a47acc04cda4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9648dffff741b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ad418a9cdb4187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4d6a62ab5b4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a47acc04cda4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>