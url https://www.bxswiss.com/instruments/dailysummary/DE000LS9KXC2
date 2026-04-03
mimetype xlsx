--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8e487d987f4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fe3887f7b44184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1672c2dac32a4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f588a974aff47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cef1e931854bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1672c2dac32a4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd28e389cf54b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f588a974aff47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>