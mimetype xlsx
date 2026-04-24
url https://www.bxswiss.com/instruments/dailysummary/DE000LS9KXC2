--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fe3887f7b44184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb71e91293e14ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f588a974aff47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e41ba93383467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd28e389cf54b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f588a974aff47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3514cf9a6cf94d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e41ba93383467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>