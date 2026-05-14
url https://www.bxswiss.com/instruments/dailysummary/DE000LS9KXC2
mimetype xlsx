--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb71e91293e14ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79326d8f777f4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e41ba93383467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57c6b1db35843bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3514cf9a6cf94d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e41ba93383467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f09e2df5174fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57c6b1db35843bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>