--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79326d8f777f4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1cdf8df1194608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57c6b1db35843bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81b9a7fb5734914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f09e2df5174fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57c6b1db35843bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b6cc1885d4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81b9a7fb5734914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>