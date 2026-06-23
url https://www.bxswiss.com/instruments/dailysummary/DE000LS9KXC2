--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1cdf8df1194608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5def8c8d69b84e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81b9a7fb5734914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1782e55975b842f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b6cc1885d4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81b9a7fb5734914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f09d7c2848249de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1782e55975b842f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>