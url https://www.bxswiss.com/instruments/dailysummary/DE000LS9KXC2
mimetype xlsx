--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5def8c8d69b84e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae96f5299a14a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1782e55975b842f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff0777b1ca44cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f09d7c2848249de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1782e55975b842f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa60b83b6ea34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff0777b1ca44cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>