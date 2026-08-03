--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae96f5299a14a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff84175c0ae4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff0777b1ca44cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb2e429b53846e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa60b83b6ea34938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff0777b1ca44cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946e7d85e6144e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb2e429b53846e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>