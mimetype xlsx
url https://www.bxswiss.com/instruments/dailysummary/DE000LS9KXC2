--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff84175c0ae4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c46a547b443d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb2e429b53846e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb2b6625ddc4435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946e7d85e6144e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb2e429b53846e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5453503f9a6e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb2b6625ddc4435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>