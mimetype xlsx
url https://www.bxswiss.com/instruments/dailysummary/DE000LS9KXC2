--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c46a547b443d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe8eda0c04c416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb2b6625ddc4435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf804b61c1c424d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5453503f9a6e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb2b6625ddc4435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaafa49704d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf804b61c1c424d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>