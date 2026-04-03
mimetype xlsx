--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0b110bfd84ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecd7551d4904e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab740b764819471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b5d3b02f1143ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b203e68b8f44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab740b764819471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9528872686044020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b5d3b02f1143ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>