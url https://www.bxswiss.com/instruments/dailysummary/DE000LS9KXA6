--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecd7551d4904e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76496642c094b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b5d3b02f1143ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1182cede9a47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9528872686044020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b5d3b02f1143ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf433c0a198d49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1182cede9a47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>