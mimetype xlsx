--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76496642c094b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abf4b5ba5d14b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1182cede9a47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fda566f4aa44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf433c0a198d49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1182cede9a47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73baf9849d34b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fda566f4aa44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>