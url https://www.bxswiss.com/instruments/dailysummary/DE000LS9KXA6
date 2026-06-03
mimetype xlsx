--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abf4b5ba5d14b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a156980c604416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fda566f4aa44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2efe833b7974c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73baf9849d34b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fda566f4aa44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd683649f0444c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2efe833b7974c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>