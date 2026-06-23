--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a156980c604416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1e966f82134ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2efe833b7974c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8da474eb44381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd683649f0444c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2efe833b7974c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56971c598bf14920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8da474eb44381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>