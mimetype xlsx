--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1e966f82134ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba58a599e6fb4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8da474eb44381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbead816876a64aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56971c598bf14920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8da474eb44381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fbdd6ae2f14d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbead816876a64aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>