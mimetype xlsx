--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba58a599e6fb4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558603b61a44fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbead816876a64aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f46b6ba70e4da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fbdd6ae2f14d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbead816876a64aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf31835444044f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f46b6ba70e4da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>183,133</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,681</x:t>
-[...436 lines deleted...]
-          <x:t>188,108</x:t>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>