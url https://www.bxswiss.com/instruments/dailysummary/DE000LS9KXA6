--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558603b61a44fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83f491a58434a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f46b6ba70e4da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef139638cd44e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf31835444044f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f46b6ba70e4da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cffab143174d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef139638cd44e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>