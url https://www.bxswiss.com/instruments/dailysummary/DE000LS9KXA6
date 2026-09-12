--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83f491a58434a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd393913974e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef139638cd44e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f354b61df4448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cffab143174d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef139638cd44e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7b8a33b3c74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f354b61df4448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>165,777</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,060</x:t>
-[...9 lines deleted...]
-          <x:t>161,289</x:t>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>