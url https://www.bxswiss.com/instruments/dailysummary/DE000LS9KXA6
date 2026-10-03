--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd393913974e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256f614bbf8e4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f354b61df4448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd869f486dbae4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7b8a33b3c74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f354b61df4448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177cd6beb94a4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd869f486dbae4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,060</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>159,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,004</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>