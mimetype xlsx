--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256f614bbf8e4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11dc759cf8c4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd869f486dbae4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re889816b8dc747c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177cd6beb94a4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd869f486dbae4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58ad3d4171940c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re889816b8dc747c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest US500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KXA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>