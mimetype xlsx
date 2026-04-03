--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811931c8b3144425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02795361e59485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4f3c6cd974410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5141e3b4746a4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30193255ad5471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4f3c6cd974410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a155d012c94dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5141e3b4746a4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>