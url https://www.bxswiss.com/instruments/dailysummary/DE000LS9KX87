--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02795361e59485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d142a78d18a4584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5141e3b4746a4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e23b4e757a440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a155d012c94dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5141e3b4746a4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fc2e8453334544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e23b4e757a440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>135,118</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,981</x:t>
-[...328 lines deleted...]
-          <x:t>134,975</x:t>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>