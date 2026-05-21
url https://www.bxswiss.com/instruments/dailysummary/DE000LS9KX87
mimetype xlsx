--- v9 (2026-04-24)
+++ v10 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d142a78d18a4584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5b9c454c8a488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e23b4e757a440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf902bfb9bf044c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fc2e8453334544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e23b4e757a440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59919a2552f54cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf902bfb9bf044c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>