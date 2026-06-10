--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5b9c454c8a488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad07bbf2f804713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf902bfb9bf044c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3213b3d120b4b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59919a2552f54cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf902bfb9bf044c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf1552f6a6e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3213b3d120b4b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>