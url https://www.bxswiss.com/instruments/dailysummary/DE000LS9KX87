--- v11 (2026-06-10)
+++ v12 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad07bbf2f804713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19f6293c1834d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3213b3d120b4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a78d4c83a28427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf1552f6a6e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3213b3d120b4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd6a27791bc44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a78d4c83a28427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>