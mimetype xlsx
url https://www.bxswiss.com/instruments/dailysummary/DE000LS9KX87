--- v12 (2026-07-01)
+++ v13 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19f6293c1834d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51addc72143a41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a78d4c83a28427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107a328beb94463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd6a27791bc44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a78d4c83a28427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f39099648314e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107a328beb94463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>