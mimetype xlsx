--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51addc72143a41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37009a551947400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107a328beb94463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0939923718a4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f39099648314e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107a328beb94463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8db6fac436427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0939923718a4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>145,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>