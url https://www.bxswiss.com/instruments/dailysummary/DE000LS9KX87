--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37009a551947400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0c028849b04fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0939923718a4b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad3e214084947a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8db6fac436427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0939923718a4b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931d1315535a4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad3e214084947a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>