--- v15 (2026-09-01)
+++ v16 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0c028849b04fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48f831bbf2d4b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad3e214084947a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce8892e56543ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931d1315535a4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad3e214084947a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b66e85df81e4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce8892e56543ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>