--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48f831bbf2d4b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d48af7487f414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce8892e56543ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d33be183334cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b66e85df81e4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce8892e56543ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc366e0478fb542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d33be183334cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>