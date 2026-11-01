--- v17 (2026-10-11)
+++ v18 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d48af7487f414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3076e87017049c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d33be183334cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb911ee70b0fc431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc366e0478fb542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d33be183334cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcf7a7b19dd4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb911ee70b0fc431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Langweiler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KX87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>148,101</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,817</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>