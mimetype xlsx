--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa58b527be84e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07e5044ff374ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b83e24a67eb4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076b02e1699248c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951aa47926c44f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b83e24a67eb4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc5f9e0954a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076b02e1699248c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>