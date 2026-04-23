--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07e5044ff374ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea457943e284519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076b02e1699248c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d85a91663d4c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc5f9e0954a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076b02e1699248c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b4ba90352745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d85a91663d4c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>