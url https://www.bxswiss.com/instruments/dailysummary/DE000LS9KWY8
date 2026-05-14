--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea457943e284519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43073644c9a144e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d85a91663d4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3c601450124ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b4ba90352745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d85a91663d4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6449bd5237524382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3c601450124ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>