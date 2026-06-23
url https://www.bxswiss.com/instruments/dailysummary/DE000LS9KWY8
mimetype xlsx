--- v10 (2026-05-14)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43073644c9a144e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597b57d7c45a4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3c601450124ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08639658e63469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6449bd5237524382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3c601450124ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8370bc2909d46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08639658e63469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>347,151</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>