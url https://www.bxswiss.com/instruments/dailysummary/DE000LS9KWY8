--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597b57d7c45a4dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcee568cb75f41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08639658e63469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02034ac6f9a427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8370bc2909d46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08639658e63469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df68ff711574335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02034ac6f9a427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>389,429</x:t>
-[...360 lines deleted...]
-          <x:t>406,878</x:t>
+          <x:t>389,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>