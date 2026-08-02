--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcee568cb75f41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c1d3cb3a4c48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02034ac6f9a427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f21ecec7fa34b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df68ff711574335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02034ac6f9a427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef5fc0a1a324df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f21ecec7fa34b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>