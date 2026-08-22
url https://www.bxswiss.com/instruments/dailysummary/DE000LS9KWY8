--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c1d3cb3a4c48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c949e7f57834987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f21ecec7fa34b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae79458063b46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef5fc0a1a324df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f21ecec7fa34b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da8a5175c6b4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae79458063b46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>