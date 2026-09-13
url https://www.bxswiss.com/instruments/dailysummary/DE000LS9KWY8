--- v14 (2026-08-22)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c949e7f57834987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06417b961d9490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae79458063b46b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30fd4f05b7747e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da8a5175c6b4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae79458063b46b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6357d78160f4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30fd4f05b7747e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>