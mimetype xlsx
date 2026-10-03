--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06417b961d9490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf065a68ade594289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30fd4f05b7747e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30475f90baf34961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6357d78160f4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30fd4f05b7747e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c079addb74402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30475f90baf34961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>