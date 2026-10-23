--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf065a68ade594289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751a1b6fbf8f446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30475f90baf34961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c07b763eeaf4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c079addb74402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30475f90baf34961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b56e04f6214ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c07b763eeaf4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>