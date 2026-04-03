--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389f3450cd664500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7c2bdf20934b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb47266205ad4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9f8122d70446a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdab7dc2db8a4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb47266205ad4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa5394de3f545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9f8122d70446a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>113,301</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>