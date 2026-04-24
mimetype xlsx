--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7c2bdf20934b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ca1bc6dcf24897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9f8122d70446a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa84793838e4646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa5394de3f545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9f8122d70446a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7416a042cbe45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa84793838e4646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>