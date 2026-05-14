--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ca1bc6dcf24897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c6269b828b4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa84793838e4646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5df9253a6c4a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7416a042cbe45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa84793838e4646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b62eaa37be4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5df9253a6c4a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,136</x:t>
-[...139 lines deleted...]
-          <x:t>113,487</x:t>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>113,654</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>