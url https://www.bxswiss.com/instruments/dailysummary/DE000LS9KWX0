--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c6269b828b4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdced5d12138249d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5df9253a6c4a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07f5ebf555b4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b62eaa37be4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5df9253a6c4a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad970dc345a4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07f5ebf555b4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>113,487</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>