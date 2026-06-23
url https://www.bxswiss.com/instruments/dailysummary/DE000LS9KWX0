--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdced5d12138249d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2271d3a9d5e04bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07f5ebf555b4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5560833813224c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad970dc345a4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07f5ebf555b4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40095164dbf14103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5560833813224c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>113,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>