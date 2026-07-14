--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2271d3a9d5e04bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f79da4be62d4122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5560833813224c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89509b4b7c74598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40095164dbf14103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5560833813224c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b9cb1bf94d4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89509b4b7c74598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>113,570</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>113,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,710</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,116</x:t>
-[...117 lines deleted...]
-          <x:t>114,351</x:t>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>