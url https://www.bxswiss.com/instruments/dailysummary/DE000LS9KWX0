--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f79da4be62d4122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932d45a18f748a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89509b4b7c74598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ed0cfacde64273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b9cb1bf94d4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89509b4b7c74598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b995dcb58b74104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ed0cfacde64273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>113,883</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>114,451</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>