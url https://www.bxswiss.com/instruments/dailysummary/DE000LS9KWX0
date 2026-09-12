--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932d45a18f748a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccc7ba743174d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ed0cfacde64273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3618bfc21cea4832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b995dcb58b74104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ed0cfacde64273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2b43f206e84d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3618bfc21cea4832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>114,985</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>