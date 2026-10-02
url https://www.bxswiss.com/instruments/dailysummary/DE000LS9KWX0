--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccc7ba743174d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca8ddef73b94973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3618bfc21cea4832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04647934e4fc4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2b43f206e84d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3618bfc21cea4832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594a7dea7d7a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04647934e4fc4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>115,529</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,467</x:t>
-[...80 lines deleted...]
-          <x:t>115,853</x:t>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>116,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>