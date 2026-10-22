--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca8ddef73b94973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b20b87c2aa4766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04647934e4fc4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1568b4c852b846e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594a7dea7d7a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04647934e4fc4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8f5b07b8d042d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1568b4c852b846e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investitionen in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KWX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>115,990</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,961</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>