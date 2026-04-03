--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20074fe7bff4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a418dee7ac47e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2879b228b6f549ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a3946b4f3f41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caafe8fc0944eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2879b228b6f549ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c369db70b364740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a3946b4f3f41b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>87,753</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>87,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,757</x:t>
-[...328 lines deleted...]
-          <x:t>86,976</x:t>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>