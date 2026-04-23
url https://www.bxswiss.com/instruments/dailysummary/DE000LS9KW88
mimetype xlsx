--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a418dee7ac47e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7d49355d034365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a3946b4f3f41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39772ce2a994c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c369db70b364740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a3946b4f3f41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc68baf03434b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39772ce2a994c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>