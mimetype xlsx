--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7d49355d034365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ede1be4b7145bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39772ce2a994c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76cb55a78ec4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc68baf03434b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39772ce2a994c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753292a815b44de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76cb55a78ec4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>87,692</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>88,284</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>