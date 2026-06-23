--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ede1be4b7145bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939ed9af25d4253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76cb55a78ec4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52a27c014f144a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753292a815b44de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76cb55a78ec4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4712f43a1562459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52a27c014f144a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,677</x:t>
-[...301 lines deleted...]
-          <x:t>88,743</x:t>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,803</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>88,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>