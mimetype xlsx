--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939ed9af25d4253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28de7a64c14940ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52a27c014f144a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827482375fc146e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4712f43a1562459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52a27c014f144a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370431b712364b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827482375fc146e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>88,310</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,300</x:t>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>88,803</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>