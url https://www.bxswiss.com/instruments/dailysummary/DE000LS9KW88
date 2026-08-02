--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28de7a64c14940ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d313b6eab9f4fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827482375fc146e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3581b18682314a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370431b712364b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827482375fc146e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44e6e8514c746cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3581b18682314a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>88,502</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,377</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>88,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,663</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>