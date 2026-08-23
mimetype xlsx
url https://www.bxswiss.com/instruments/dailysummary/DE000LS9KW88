--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d313b6eab9f4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5513b534da874808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3581b18682314a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df2c183727b4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44e6e8514c746cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3581b18682314a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae77ea182bf48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df2c183727b4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>