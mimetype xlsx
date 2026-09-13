--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5513b534da874808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53895b0039349b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df2c183727b4638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082e3db52b954e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae77ea182bf48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df2c183727b4638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb0d7d2ed584f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082e3db52b954e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>89,633</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>90,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,982</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>89,844</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>