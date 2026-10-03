--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53895b0039349b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111b9d745a7349fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082e3db52b954e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc12f78d2744a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb0d7d2ed584f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082e3db52b954e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fef887c14e47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc12f78d2744a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,006</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,882</x:t>
-[...598 lines deleted...]
-          <x:t>90,800</x:t>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>