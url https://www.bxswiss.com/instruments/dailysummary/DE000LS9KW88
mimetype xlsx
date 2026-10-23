--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111b9d745a7349fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ddeda1e87a4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc12f78d2744a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac643e4781041cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fef887c14e47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc12f78d2744a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61699bab95b144f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac643e4781041cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>antizyklisch DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>90,366</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>