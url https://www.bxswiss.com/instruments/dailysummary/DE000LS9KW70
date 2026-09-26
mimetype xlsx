--- v13 (2026-09-05)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302eae0b014f4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792ff4d15fc74ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e36185ca596475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc74f095d0a246b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53c4e4b16c348c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e36185ca596475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68768751e78340e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc74f095d0a246b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>116,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>118,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>