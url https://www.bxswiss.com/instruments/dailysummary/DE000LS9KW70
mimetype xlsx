--- v14 (2026-09-26)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792ff4d15fc74ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa1baea223c43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc74f095d0a246b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ac8418f8484e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68768751e78340e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc74f095d0a246b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482fbb2d48ec4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ac8418f8484e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>116,348</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,401</x:t>
-[...387 lines deleted...]
-          <x:t>120,579</x:t>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>