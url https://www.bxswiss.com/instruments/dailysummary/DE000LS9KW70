--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa1baea223c43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056f03a6ddc14602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ac8418f8484e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098a597a63314ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482fbb2d48ec4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ac8418f8484e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7560c7a579da46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098a597a63314ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>