--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fddcf0a578340ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf14ac9fde404029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4337b5f4750417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98600f64642b463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7ec92ede5a448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4337b5f4750417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bcaa7e74fc4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98600f64642b463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,750</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>