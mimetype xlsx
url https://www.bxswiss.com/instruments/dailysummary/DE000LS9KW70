--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf14ac9fde404029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aba8be2ed146d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98600f64642b463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1f8193f863476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bcaa7e74fc4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98600f64642b463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166a7bc3680b4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1f8193f863476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>