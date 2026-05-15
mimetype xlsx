--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aba8be2ed146d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b756732614b4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1f8193f863476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce5cc511c154b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166a7bc3680b4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1f8193f863476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7045f20f6480495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce5cc511c154b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>