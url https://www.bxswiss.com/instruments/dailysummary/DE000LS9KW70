--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b756732614b4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0708c222cdc4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce5cc511c154b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7924beca13e94321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7045f20f6480495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce5cc511c154b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcd443f0373489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7924beca13e94321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>