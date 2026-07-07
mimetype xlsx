--- v9 (2026-06-13)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0708c222cdc4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db6ba74ef8d4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7924beca13e94321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15badfb6f094e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcd443f0373489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7924beca13e94321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9f687937a84779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15badfb6f094e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>113,946</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,852</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>113,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,647</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>