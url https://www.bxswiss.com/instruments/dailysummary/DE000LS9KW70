--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db6ba74ef8d4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2bca9cf48c49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15badfb6f094e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05949e8107d4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9f687937a84779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15badfb6f094e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfef435a92074f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05949e8107d4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>