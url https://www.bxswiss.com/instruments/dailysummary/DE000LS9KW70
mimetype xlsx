--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2bca9cf48c49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33d4d82e184424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05949e8107d4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf266a395e2a04bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfef435a92074f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05949e8107d4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7a792b7b9b4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf266a395e2a04bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>