--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33d4d82e184424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302eae0b014f4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf266a395e2a04bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e36185ca596475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7a792b7b9b4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf266a395e2a04bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53c4e4b16c348c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e36185ca596475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the20 - Emerging Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>