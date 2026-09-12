--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d29672c8184d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135f84f5d56e4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c55c9e21f2a43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0297e168f6b4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb66c57eb884fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c55c9e21f2a43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6912cd7c7fb64225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0297e168f6b4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>