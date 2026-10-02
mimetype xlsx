--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135f84f5d56e4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266889379e8f4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0297e168f6b4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5648c74900eb45a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6912cd7c7fb64225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0297e168f6b4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de15eb9253d4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5648c74900eb45a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>98,119</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,351</x:t>
-[...431 lines deleted...]
-          <x:t>100,222</x:t>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>