--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266889379e8f4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aea44a4a934c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5648c74900eb45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7911c1da929c4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de15eb9253d4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5648c74900eb45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b19e93730b1449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7911c1da929c4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>