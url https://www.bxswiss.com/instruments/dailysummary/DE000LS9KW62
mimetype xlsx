--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7460427e599947c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa0783ea1ec42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503f833fe60c4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d98d40b174bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53dcc0de7dfc488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503f833fe60c4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c459010d34b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d98d40b174bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>