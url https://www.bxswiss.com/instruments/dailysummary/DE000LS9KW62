--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa0783ea1ec42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcf3f6cd7b6462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d98d40b174bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6dfef46e9d4c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c459010d34b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d98d40b174bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba22c2b2bf148d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6dfef46e9d4c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>