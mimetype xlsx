--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcf3f6cd7b6462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b55799c9aa7485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6dfef46e9d4c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb984ed1104a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba22c2b2bf148d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6dfef46e9d4c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e2840857a64ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb984ed1104a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>