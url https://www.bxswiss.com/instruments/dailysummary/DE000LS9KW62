--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b55799c9aa7485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadd2e8a7d54253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb984ed1104a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88578014a1c440f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e2840857a64ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb984ed1104a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cbdd96882e46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88578014a1c440f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>