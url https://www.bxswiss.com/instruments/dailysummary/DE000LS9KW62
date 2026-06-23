--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadd2e8a7d54253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741712626e5b493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88578014a1c440f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab4b3e5668a49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cbdd96882e46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88578014a1c440f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2deeeead240dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab4b3e5668a49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>