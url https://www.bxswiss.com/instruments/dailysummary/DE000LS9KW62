--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741712626e5b493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358f309c6b104a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab4b3e5668a49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da27137177f4ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2deeeead240dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab4b3e5668a49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9008af593e8d4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da27137177f4ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>