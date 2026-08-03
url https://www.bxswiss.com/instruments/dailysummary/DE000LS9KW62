--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358f309c6b104a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0b971de8a34e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da27137177f4ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953e690e6ecc4720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9008af593e8d4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da27137177f4ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1a82b5f06b4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953e690e6ecc4720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>