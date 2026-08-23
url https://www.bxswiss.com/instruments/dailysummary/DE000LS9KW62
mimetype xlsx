--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0b971de8a34e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d29672c8184d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953e690e6ecc4720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c55c9e21f2a43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1a82b5f06b4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953e690e6ecc4720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb66c57eb884fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c55c9e21f2a43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE MidCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>