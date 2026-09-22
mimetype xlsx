--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red92eb2243ba4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14236b9ede7f4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359c54afdb041b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434bc270f47c4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b03baab64684112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359c54afdb041b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c39c5487874f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434bc270f47c4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>