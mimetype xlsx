--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14236b9ede7f4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8944bfe19e2b4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434bc270f47c4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfd498558f54fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c39c5487874f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434bc270f47c4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde3466abe354205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfd498558f54fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>