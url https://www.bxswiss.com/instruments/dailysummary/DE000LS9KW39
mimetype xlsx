--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8944bfe19e2b4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787a441584d74bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfd498558f54fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014973c4c05f4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde3466abe354205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfd498558f54fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91f897c3e7147c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014973c4c05f4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>