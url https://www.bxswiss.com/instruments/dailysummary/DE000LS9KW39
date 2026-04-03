--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70d1c68bab14188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ed49c228a1419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae8dadfbb874d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b10392fe724004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd41ef369744f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae8dadfbb874d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8045c4eb7bea43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b10392fe724004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>