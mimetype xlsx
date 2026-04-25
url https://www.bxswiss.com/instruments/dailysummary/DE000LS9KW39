--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ed49c228a1419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7834571189a4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b10392fe724004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf688a0e301024e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8045c4eb7bea43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b10392fe724004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb350f38a40e047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf688a0e301024e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>