--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7834571189a4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9e20f72cf4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf688a0e301024e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcf93e0fbd840f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb350f38a40e047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf688a0e301024e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329ae19cb7d34273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcf93e0fbd840f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>