--- v8 (2026-05-16)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9e20f72cf4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2003f97254104c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcf93e0fbd840f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21050f4e09504135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329ae19cb7d34273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcf93e0fbd840f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf9c16a525740fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21050f4e09504135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>353,477</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>365,376</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>