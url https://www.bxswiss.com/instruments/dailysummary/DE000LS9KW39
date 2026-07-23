--- v9 (2026-06-15)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2003f97254104c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3784eaf4a9af4d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21050f4e09504135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re90872d4b75f4191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf9c16a525740fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21050f4e09504135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6836531ff04a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re90872d4b75f4191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>360,491</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>