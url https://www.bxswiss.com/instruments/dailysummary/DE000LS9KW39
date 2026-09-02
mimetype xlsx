--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3784eaf4a9af4d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red92eb2243ba4ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re90872d4b75f4191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359c54afdb041b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6836531ff04a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re90872d4b75f4191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b03baab64684112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359c54afdb041b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex NEW Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>356,371</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>