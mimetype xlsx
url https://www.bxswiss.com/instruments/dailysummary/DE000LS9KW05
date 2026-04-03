--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dffe6f03084513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9018bdb11274144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb973d627fc4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da274954b8453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208e26694337436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb973d627fc4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969190c2059b4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da274954b8453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>