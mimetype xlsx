--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9018bdb11274144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16e9fcd512f4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da274954b8453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a31741dd52b40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969190c2059b4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da274954b8453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c5c964e74e4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a31741dd52b40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>