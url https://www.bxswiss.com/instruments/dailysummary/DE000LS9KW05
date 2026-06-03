--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16e9fcd512f4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ceb3e5d4a394e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a31741dd52b40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedb79583dc24988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c5c964e74e4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a31741dd52b40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c65d514f9445c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedb79583dc24988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>120,912</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>121,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>120,731</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>