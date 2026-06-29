--- v9 (2026-06-03)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ceb3e5d4a394e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e5c44dc131449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedb79583dc24988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabeb142d9d50466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c65d514f9445c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedb79583dc24988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1056b96c49ca4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabeb142d9d50466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,069</x:t>
-[...296 lines deleted...]
-          <x:t>122,283</x:t>
+          <x:t>122,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,575</x:t>
-[...80 lines deleted...]
-          <x:t>122,677</x:t>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>