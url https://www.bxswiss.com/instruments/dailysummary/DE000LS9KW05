--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e5c44dc131449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43398191ae6a43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabeb142d9d50466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca741cffe5cd4035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1056b96c49ca4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabeb142d9d50466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6085de0bc14beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca741cffe5cd4035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>122,303</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>121,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>120,209</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>