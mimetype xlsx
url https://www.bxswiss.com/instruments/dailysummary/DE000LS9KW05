--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43398191ae6a43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3630e19b8184b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca741cffe5cd4035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd15d1e678747e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6085de0bc14beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca741cffe5cd4035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a88ef6f62d44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd15d1e678747e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,936</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>