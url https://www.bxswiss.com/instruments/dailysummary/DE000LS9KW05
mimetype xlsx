--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3630e19b8184b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdb12ebc7c3407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd15d1e678747e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2d751a83c44892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a88ef6f62d44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd15d1e678747e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1a327ea14d4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2d751a83c44892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,357</x:t>
-[...387 lines deleted...]
-          <x:t>127,987</x:t>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>