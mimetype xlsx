--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdb12ebc7c3407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113437b82159457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2d751a83c44892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9545687b9dd4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1a327ea14d4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2d751a83c44892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287caf481d4d449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9545687b9dd4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>