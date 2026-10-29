--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113437b82159457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6f3d7c39214d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9545687b9dd4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733e0664510d47b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287caf481d4d449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9545687b9dd4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd5fae60c0a4487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733e0664510d47b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KW05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>