--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99251ec74ccf4011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d7766b03554a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffb6a594a8a46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0c373be9dc4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fb517e990d455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffb6a594a8a46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda6fba6a7554e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0c373be9dc4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>