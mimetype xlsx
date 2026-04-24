--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d7766b03554a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb15ae0c5414c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0c373be9dc4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398e81e519bc4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda6fba6a7554e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0c373be9dc4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90a820320f342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398e81e519bc4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>