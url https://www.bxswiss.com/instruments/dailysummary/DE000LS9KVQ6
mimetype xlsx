--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb15ae0c5414c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf72944a7734507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398e81e519bc4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5599c30ad7054527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90a820320f342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398e81e519bc4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a98a5555eaa4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5599c30ad7054527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>