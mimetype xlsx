--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf72944a7734507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b21ba6a0ac48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5599c30ad7054527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617b8e57a3db41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a98a5555eaa4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5599c30ad7054527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96331ba98e84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617b8e57a3db41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>