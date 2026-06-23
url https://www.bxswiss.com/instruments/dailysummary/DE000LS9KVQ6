--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b21ba6a0ac48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134742afa044e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617b8e57a3db41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa457199fefc4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96331ba98e84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617b8e57a3db41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9067919bdd7c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa457199fefc4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>