--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134742afa044e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ac8ec657d344b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa457199fefc4c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3a86a46a754ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9067919bdd7c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa457199fefc4c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc953d1a43e9e4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3a86a46a754ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>