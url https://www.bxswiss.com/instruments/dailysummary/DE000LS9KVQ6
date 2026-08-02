--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ac8ec657d344b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafb3f268b3d4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3a86a46a754ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa4d875165a4a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc953d1a43e9e4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3a86a46a754ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71d1ab40b9847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa4d875165a4a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>373,476</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,411</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>