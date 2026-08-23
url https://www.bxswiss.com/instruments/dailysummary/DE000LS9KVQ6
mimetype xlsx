--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafb3f268b3d4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f553a8a9db4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa4d875165a4a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4c6a044f44762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71d1ab40b9847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa4d875165a4a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33bc58f753d34fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4c6a044f44762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>375,263</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>373,004</x:t>
-[...517 lines deleted...]
-          <x:t>368,687</x:t>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>