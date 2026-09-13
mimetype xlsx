--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f553a8a9db4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512409a6b5c04c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4c6a044f44762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaddd2b84784055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33bc58f753d34fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4c6a044f44762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff7536b58514091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaddd2b84784055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>