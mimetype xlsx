--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512409a6b5c04c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2c6c400b814958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaddd2b84784055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613aaad787004e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff7536b58514091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaddd2b84784055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa135659919f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613aaad787004e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>