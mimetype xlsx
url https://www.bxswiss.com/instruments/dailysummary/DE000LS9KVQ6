--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2c6c400b814958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e872638b6d94e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613aaad787004e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396f5b3ec4d648ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa135659919f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613aaad787004e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978286a11a324e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396f5b3ec4d648ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>398,193</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,964</x:t>
-[...404 lines deleted...]
-          <x:t>394,411</x:t>
+          <x:t>399,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>