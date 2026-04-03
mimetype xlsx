--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd8ddf0acca452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f917504f6f4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a184aeca0e4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2555fafdf1594436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b3fc29a7a94ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a184aeca0e4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc67492c4fef46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2555fafdf1594436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>202,372</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,550</x:t>
-[...303 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,730</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>201,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,876</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>