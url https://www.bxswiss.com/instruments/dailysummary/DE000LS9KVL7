--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f917504f6f4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc706b8e422074011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2555fafdf1594436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd0b64faf97487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc67492c4fef46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2555fafdf1594436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fb1aeaf2604d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd0b64faf97487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>198,116</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>