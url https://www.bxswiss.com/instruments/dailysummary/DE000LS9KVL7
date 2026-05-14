--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc706b8e422074011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe90aaf15854b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd0b64faf97487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04c923bb0684701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fb1aeaf2604d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd0b64faf97487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd45ade136a14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04c923bb0684701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>