--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe90aaf15854b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55249aff765546ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04c923bb0684701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432e5739f4ae471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd45ade136a14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04c923bb0684701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753d198356e142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432e5739f4ae471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>