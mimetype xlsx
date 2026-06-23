--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55249aff765546ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49335570e42447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432e5739f4ae471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155fced9f80c4a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753d198356e142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432e5739f4ae471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2884ed699b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155fced9f80c4a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>