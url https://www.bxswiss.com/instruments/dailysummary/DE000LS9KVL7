--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49335570e42447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8b96b482d4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155fced9f80c4a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba136d9a63240b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2884ed699b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155fced9f80c4a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e153a79e124ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba136d9a63240b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>