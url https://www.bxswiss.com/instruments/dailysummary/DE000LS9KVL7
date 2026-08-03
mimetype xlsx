--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8b96b482d4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9eeda3543d4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba136d9a63240b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cf1b8674214113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e153a79e124ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba136d9a63240b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88abd64faae54f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cf1b8674214113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,401</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>261,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>