--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9eeda3543d4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fe03f564774eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cf1b8674214113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d559b90fbcf4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88abd64faae54f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cf1b8674214113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00ed4a2310148ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d559b90fbcf4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>