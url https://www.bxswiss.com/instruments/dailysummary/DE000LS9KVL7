--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fe03f564774eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38338d7a50ff44b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d559b90fbcf4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d612a48590c4dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00ed4a2310148ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d559b90fbcf4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7298fe5c213d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d612a48590c4dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>