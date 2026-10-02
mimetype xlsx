--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38338d7a50ff44b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5137d980aa4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d612a48590c4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe388aa5b3aa429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7298fe5c213d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d612a48590c4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96e78b513c04dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe388aa5b3aa429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>