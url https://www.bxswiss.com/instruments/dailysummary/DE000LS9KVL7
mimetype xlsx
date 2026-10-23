--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5137d980aa4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddef5f55e2a47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe388aa5b3aa429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460736d0fddd470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96e78b513c04dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe388aa5b3aa429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00601ee8593c48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460736d0fddd470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>