--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b74d9a97974d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e64ea080a234cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578907e375074253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc75e965fe840e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9ba7cca338442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578907e375074253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf789b365ad824fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc75e965fe840e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>