--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e64ea080a234cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46fd0e0fdfa4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc75e965fe840e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fbf6dbbf68499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf789b365ad824fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc75e965fe840e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03d342579ba47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fbf6dbbf68499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>