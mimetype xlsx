--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46fd0e0fdfa4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16bddca4c7d4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fbf6dbbf68499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751ab36033f64a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03d342579ba47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fbf6dbbf68499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332941b15dea4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751ab36033f64a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>