--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16bddca4c7d4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfbac4d2d254bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751ab36033f64a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ba281c4c4d488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332941b15dea4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751ab36033f64a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dd342f2a674e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ba281c4c4d488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>