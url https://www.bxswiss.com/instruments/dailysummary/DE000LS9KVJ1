--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfbac4d2d254bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2db959fd6054d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ba281c4c4d488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52d98881ee9407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dd342f2a674e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ba281c4c4d488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b34f4fb0b44105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52d98881ee9407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>