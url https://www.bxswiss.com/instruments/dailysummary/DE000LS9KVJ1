--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2db959fd6054d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60acbdef32ce498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52d98881ee9407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9355854ac4bf4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b34f4fb0b44105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52d98881ee9407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58e38daad724788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9355854ac4bf4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>