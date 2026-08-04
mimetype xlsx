--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60acbdef32ce498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875ffb09ea154f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9355854ac4bf4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref374198d646406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58e38daad724788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9355854ac4bf4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac3ff7fd54147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref374198d646406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,543</x:t>
-[...210 lines deleted...]
-          <x:t>162,581</x:t>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,404</x:t>
-[...247 lines deleted...]
-          <x:t>163,891</x:t>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>