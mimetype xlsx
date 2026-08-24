--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875ffb09ea154f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40240b940f864b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref374198d646406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d029339c84f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac3ff7fd54147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref374198d646406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde0b58fee154b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d029339c84f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>