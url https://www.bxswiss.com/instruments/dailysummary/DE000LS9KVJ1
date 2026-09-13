--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40240b940f864b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fa309f16de475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d029339c84f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32328fed2de64981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde0b58fee154b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d029339c84f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ed3e67a9054ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32328fed2de64981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>