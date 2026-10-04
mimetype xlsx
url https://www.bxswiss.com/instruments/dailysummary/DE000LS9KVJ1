--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fa309f16de475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f4c20cc3445b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32328fed2de64981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54d03522d4949d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ed3e67a9054ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32328fed2de64981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acffd9fcc0944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54d03522d4949d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>168,356</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>166,956</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>