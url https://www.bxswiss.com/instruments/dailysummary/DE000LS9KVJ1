--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f4c20cc3445b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7401e3dccdc844d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54d03522d4949d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcb9b2418134f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acffd9fcc0944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54d03522d4949d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f4ea5de7ad4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcb9b2418134f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mein Konsum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>