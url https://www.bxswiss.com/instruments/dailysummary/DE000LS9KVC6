--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16b0947518a4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b9aacd438843a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55910f77e42d4e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac989d9f09f844ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04502426ed6346d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55910f77e42d4e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32051fda61142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac989d9f09f844ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>115,479</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>114,814</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>114,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>