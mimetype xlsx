--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b9aacd438843a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e953d54aa4943e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac989d9f09f844ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4a44832cb746ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32051fda61142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac989d9f09f844ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fa8e4efabc4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4a44832cb746ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>