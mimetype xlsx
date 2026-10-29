--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e953d54aa4943e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80c29a1005e450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4a44832cb746ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8327a5ec55fd444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fa8e4efabc4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4a44832cb746ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456f192b366e4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8327a5ec55fd444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>114,934</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,509</x:t>
-[...485 lines deleted...]
-          <x:t>113,325</x:t>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>