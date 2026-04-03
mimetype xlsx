--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b84075b63247cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37a7ead776e4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593e0a382e624aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaaeeee1bc434024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69157ebc79714a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593e0a382e624aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb25340c11754ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaaeeee1bc434024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>