--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37a7ead776e4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ddd31d3f8142ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaaeeee1bc434024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb764295ca5e84a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb25340c11754ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaaeeee1bc434024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra106d1983aa4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb764295ca5e84a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>