--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ddd31d3f8142ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d7167e3d78409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb764295ca5e84a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509dd27f0e4c428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra106d1983aa4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb764295ca5e84a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf414b0edc0274dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509dd27f0e4c428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,193</x:t>
-[...70 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,666</x:t>
-[...129 lines deleted...]
-          <x:t>112,316</x:t>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,000</x:t>
-[...4 lines deleted...]
-          <x:t>112,069</x:t>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>