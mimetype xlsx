--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d7167e3d78409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed453667b944867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509dd27f0e4c428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66d633682504a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf414b0edc0274dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509dd27f0e4c428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100897aa674446a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66d633682504a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>111,758</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,089</x:t>
-[...512 lines deleted...]
-          <x:t>113,769</x:t>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>