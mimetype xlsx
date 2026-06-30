--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed453667b944867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ab62eb1bdd47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66d633682504a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af595ff1ba74a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100897aa674446a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66d633682504a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5efbbe163c44a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af595ff1ba74a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>111,605</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>111,432</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>