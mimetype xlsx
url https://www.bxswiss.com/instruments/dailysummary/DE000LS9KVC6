--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ab62eb1bdd47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41aa6712dac40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af595ff1ba74a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ea8c14aa0435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5efbbe163c44a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af595ff1ba74a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1954c377e4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ea8c14aa0435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,376</x:t>
-[...198 lines deleted...]
-          <x:t>113,296</x:t>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>