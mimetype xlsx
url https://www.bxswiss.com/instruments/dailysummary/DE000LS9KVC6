--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41aa6712dac40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16b0947518a4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35ea8c14aa0435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55910f77e42d4e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1954c377e4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35ea8c14aa0435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04502426ed6346d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55910f77e42d4e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KVC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>113,628</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>