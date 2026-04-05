--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91663a30e8d466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb821dba15941d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ca87b5d66647e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc767b5fcb1c74d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397d480b863a45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ca87b5d66647e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c15d1205b44d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc767b5fcb1c74d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>