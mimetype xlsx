--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb821dba15941d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afabef7f2574c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc767b5fcb1c74d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30d1fc7bc754cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c15d1205b44d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc767b5fcb1c74d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7021f7b71c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30d1fc7bc754cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>