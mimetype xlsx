--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afabef7f2574c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f2206a419a4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30d1fc7bc754cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac155e898d64db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7021f7b71c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30d1fc7bc754cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2295ede92104c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac155e898d64db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>