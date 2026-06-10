--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f2206a419a4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c3dc92307d413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac155e898d64db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9292244924734bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2295ede92104c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac155e898d64db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2a9319dbe54154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9292244924734bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>