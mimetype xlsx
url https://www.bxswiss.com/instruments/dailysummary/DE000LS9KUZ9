--- v6 (2026-06-10)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c3dc92307d413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0eef9ce2244245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9292244924734bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf180e5dca83440a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2a9319dbe54154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9292244924734bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0f4cc9778140a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf180e5dca83440a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>579,702</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>