--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0eef9ce2244245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bef9b4528d45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf180e5dca83440a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709651735f01463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0f4cc9778140a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf180e5dca83440a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca5c34ea3e453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709651735f01463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>594,702</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>