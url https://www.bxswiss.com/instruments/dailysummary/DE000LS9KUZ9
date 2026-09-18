--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bef9b4528d45eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252a4faac3174394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709651735f01463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f531950189645e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca5c34ea3e453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709651735f01463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea11ae8a0e94928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f531950189645e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>