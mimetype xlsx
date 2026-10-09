--- v9 (2026-09-18)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252a4faac3174394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6314e91baf84994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f531950189645e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f40c5a4ffad4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea11ae8a0e94928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f531950189645e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff8bc92649d4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f40c5a4ffad4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>