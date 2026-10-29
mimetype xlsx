--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6314e91baf84994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eed7ff88770429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f40c5a4ffad4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e92ce2bdc9d4acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff8bc92649d4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f40c5a4ffad4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd4d12d41994752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e92ce2bdc9d4acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty Virtual Reality VR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>