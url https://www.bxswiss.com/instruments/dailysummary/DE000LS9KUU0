--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c760338b8d4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a1ede6f2543d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b74387d89947ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8cb6c301614f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062e94d810dd401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b74387d89947ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9773789f11604c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8cb6c301614f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>152,669</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>