--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a1ede6f2543d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7a291339274964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8cb6c301614f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad6fc42e37b4484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9773789f11604c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8cb6c301614f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1487560449e24ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad6fc42e37b4484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>