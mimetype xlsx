--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7a291339274964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3fe11c7d2d4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad6fc42e37b4484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74a02710169424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1487560449e24ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad6fc42e37b4484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95b97bd66dc4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74a02710169424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>