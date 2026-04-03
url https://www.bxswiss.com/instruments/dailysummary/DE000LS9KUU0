--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf930b4b7f725477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb2f1728fa44089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7f4ebe545f4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241f9f37ed754ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba5e6ca27d74c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7f4ebe545f4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c2e7da27a04bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241f9f37ed754ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>