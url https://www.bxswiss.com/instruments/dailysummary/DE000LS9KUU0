--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb2f1728fa44089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d2170047244259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241f9f37ed754ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263a259d70b545bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c2e7da27a04bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241f9f37ed754ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e91ce355924939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263a259d70b545bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>146,911</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,477</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>