--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d2170047244259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1e8ae664a443f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263a259d70b545bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58eb3c23e94531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e91ce355924939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263a259d70b545bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c454c4fcfa4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58eb3c23e94531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>