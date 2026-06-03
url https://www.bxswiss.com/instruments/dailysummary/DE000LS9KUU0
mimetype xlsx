--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1e8ae664a443f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b730cd9cbc24c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58eb3c23e94531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50794be1845b455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c454c4fcfa4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58eb3c23e94531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1722f17bf24df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50794be1845b455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>