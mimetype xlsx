--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b730cd9cbc24c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb537d2c1f5e44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50794be1845b455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777a73f3c5774ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1722f17bf24df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50794be1845b455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b58fb7f5f93497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777a73f3c5774ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,191</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>