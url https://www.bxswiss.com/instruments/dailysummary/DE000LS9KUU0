--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb537d2c1f5e44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03ebac90fe74adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777a73f3c5774ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9d72e6ceb4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b58fb7f5f93497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777a73f3c5774ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb47f39b725468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9d72e6ceb4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>