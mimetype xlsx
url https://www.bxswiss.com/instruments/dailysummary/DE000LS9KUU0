--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03ebac90fe74adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf128e762e39b477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9d72e6ceb4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad14cb357f64ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb47f39b725468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9d72e6ceb4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428370f5d8434d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad14cb357f64ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>