--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf128e762e39b477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c760338b8d4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad14cb357f64ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b74387d89947ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428370f5d8434d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad14cb357f64ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062e94d810dd401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b74387d89947ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German reas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>