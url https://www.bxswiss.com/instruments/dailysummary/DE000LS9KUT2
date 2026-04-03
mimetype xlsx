--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145d09c50a324df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c3abebee6e449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7acfee19894eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75de0d058f824288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c022c4cb10c4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7acfee19894eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b0b0ccacd4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75de0d058f824288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>172,987</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,151</x:t>
-[...571 lines deleted...]
-          <x:t>171,392</x:t>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>