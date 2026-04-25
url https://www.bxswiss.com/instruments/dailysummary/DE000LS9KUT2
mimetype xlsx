--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c3abebee6e449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a4926bb8714af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75de0d058f824288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8b75b061ca47f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b0b0ccacd4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75de0d058f824288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9518cb93cf54102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8b75b061ca47f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>