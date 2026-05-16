--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a4926bb8714af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190eaf99a5714ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8b75b061ca47f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2c244b21d41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9518cb93cf54102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8b75b061ca47f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986fca304e8f424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2c244b21d41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>