--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190eaf99a5714ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3a1a85ce08411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2c244b21d41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfbd06bb0254bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986fca304e8f424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2c244b21d41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf887dbe76f51403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfbd06bb0254bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>