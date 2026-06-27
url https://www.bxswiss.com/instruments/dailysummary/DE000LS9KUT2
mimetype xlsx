--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3a1a85ce08411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bab61e2e8cf47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfbd06bb0254bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58833e686f14491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf887dbe76f51403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfbd06bb0254bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bba818383a44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58833e686f14491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>