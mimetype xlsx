--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bab61e2e8cf47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5e67982894d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58833e686f14491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a82522388df4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bba818383a44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58833e686f14491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9b3bb85c3748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a82522388df4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>169,302</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>