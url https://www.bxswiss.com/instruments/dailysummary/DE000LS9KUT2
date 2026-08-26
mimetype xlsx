--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5e67982894d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447ceb56ec4547bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a82522388df4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8ae7aa5f524339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9b3bb85c3748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a82522388df4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a33237c4b6a4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8ae7aa5f524339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>176,167</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,474</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>173,672</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,703</x:t>
-[...80 lines deleted...]
-          <x:t>176,414</x:t>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>