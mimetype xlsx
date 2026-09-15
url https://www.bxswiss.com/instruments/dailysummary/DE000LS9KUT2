--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447ceb56ec4547bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb48067df964083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8ae7aa5f524339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860d538ba00a417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a33237c4b6a4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8ae7aa5f524339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05bcb3cb8084584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860d538ba00a417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>173,672</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,703</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>169,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>