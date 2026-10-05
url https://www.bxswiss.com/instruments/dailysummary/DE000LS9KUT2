--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb48067df964083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f07b0acfd848a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860d538ba00a417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff732be536a4bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05bcb3cb8084584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860d538ba00a417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e220ab0ca884fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff732be536a4bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>