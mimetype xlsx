--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f07b0acfd848a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f90eb72b2414cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff732be536a4bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc45f588b1b54df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e220ab0ca884fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff732be536a4bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2236aa7040f43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc45f588b1b54df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST CONTRARIAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>