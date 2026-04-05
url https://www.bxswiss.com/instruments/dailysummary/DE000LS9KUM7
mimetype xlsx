--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d18d083958f4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7bc38cd5d9a4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bc07a6e2e948e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9152ffbcf0e43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d0c29b8cd74b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bc07a6e2e948e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7476e4fe9bb04347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9152ffbcf0e43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>