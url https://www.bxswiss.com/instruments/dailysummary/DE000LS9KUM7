--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7bc38cd5d9a4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140e930e80df4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9152ffbcf0e43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb999d504f44273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7476e4fe9bb04347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9152ffbcf0e43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re554f8d6baf540d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb999d504f44273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>28,417</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>