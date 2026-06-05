--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140e930e80df4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d92b23eee421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb999d504f44273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65fcf44348c44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re554f8d6baf540d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb999d504f44273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d59ae2cc3e45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65fcf44348c44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>