--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d92b23eee421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390309c629a14737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65fcf44348c44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db66522bdc044f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d59ae2cc3e45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65fcf44348c44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e81f953401343b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db66522bdc044f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>