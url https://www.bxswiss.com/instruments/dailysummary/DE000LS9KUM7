--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390309c629a14737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e35224deeb3442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db66522bdc044f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76baf6fef6f544d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e81f953401343b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db66522bdc044f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c87144202244166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76baf6fef6f544d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>