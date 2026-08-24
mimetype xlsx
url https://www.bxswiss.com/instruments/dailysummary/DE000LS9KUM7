--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e35224deeb3442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a1bf80f40f41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76baf6fef6f544d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5684543b984671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c87144202244166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76baf6fef6f544d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbacaaaee9a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5684543b984671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...495 lines deleted...]
-          <x:t>30,025</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,920</x:t>
-[...80 lines deleted...]
-          <x:t>28,781</x:t>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>