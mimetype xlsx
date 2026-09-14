--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a1bf80f40f41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffda63a43afa4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5684543b984671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96eb9ccf2274540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbacaaaee9a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5684543b984671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05593e7a0254be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96eb9ccf2274540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>30,357</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,157</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>29,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,952</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>