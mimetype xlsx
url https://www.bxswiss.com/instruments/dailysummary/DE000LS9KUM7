--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffda63a43afa4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30217241f7a430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96eb9ccf2274540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb969f221aca0445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05593e7a0254be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96eb9ccf2274540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56875a2eaa0a4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb969f221aca0445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>