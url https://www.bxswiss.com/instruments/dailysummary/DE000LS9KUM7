--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30217241f7a430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943ee26d74fa46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb969f221aca0445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc79e4e5a0e44f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56875a2eaa0a4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb969f221aca0445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58520d8080c94a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc79e4e5a0e44f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dasWIR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>