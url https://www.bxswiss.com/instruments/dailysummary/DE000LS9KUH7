--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d924aa65f1412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d4ece27f9946c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f0299e507f4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294883e8ebb7474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53c7575cf4e4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f0299e507f4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219466ad0523418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294883e8ebb7474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>