--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d4ece27f9946c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfda95f01f614584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294883e8ebb7474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44553e373464c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219466ad0523418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294883e8ebb7474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7898b2ee4e54440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44553e373464c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>