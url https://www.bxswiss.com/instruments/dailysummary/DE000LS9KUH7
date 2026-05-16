--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfda95f01f614584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2cf4a6737545cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44553e373464c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce53aa80a3064695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7898b2ee4e54440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44553e373464c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca262084f5b14794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce53aa80a3064695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>