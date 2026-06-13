--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2cf4a6737545cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574a71f764ac4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce53aa80a3064695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d378048531f40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca262084f5b14794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce53aa80a3064695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6888d5f9153f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d378048531f40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>