--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574a71f764ac4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61922b2239f449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d378048531f40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4245118c664126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6888d5f9153f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d378048531f40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33da17d025f945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4245118c664126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>176,970</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>