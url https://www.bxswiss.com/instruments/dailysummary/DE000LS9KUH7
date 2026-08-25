--- v9 (2026-07-15)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61922b2239f449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73ee61a4fea427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4245118c664126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5905d5341f3e4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33da17d025f945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4245118c664126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7bbd53b79a4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5905d5341f3e4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...598 lines deleted...]
-          <x:t>166,647</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,054</x:t>
-[...4 lines deleted...]
-          <x:t>164,776</x:t>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>