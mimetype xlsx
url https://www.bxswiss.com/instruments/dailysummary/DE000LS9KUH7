--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73ee61a4fea427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f57dbe07ec4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5905d5341f3e4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fb89cb5661433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7bbd53b79a4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5905d5341f3e4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf242a3d6fa48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fb89cb5661433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,444</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>