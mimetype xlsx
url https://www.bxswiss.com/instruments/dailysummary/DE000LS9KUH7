--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f57dbe07ec4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54706c8705014c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fb89cb5661433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72621a4cee9f4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf242a3d6fa48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fb89cb5661433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138e2730494d458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72621a4cee9f4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...129 lines deleted...]
-          <x:t>157,139</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>