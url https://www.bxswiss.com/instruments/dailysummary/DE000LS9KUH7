--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54706c8705014c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65189ec762c4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72621a4cee9f4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1377ed0ce5d34744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138e2730494d458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72621a4cee9f4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e4714f6bb14bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1377ed0ce5d34744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradeInvest DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>