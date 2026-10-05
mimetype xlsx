--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf500b66254604100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbd93481cc64f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e833321e954b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe19e910f4a4337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410e9c8672614865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e833321e954b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bc12de3a624cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe19e910f4a4337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>