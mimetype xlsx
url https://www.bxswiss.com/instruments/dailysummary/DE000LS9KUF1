--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbd93481cc64f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838335cdca6d4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe19e910f4a4337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431e87da96514086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bc12de3a624cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe19e910f4a4337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be566a697f541e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431e87da96514086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>