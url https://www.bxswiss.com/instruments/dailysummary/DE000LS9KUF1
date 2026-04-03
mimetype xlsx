--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af933f18dfd45cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552baa6ed1284ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc002f3340ee24e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6759e1cef21144a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c42f04ca6424dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc002f3340ee24e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd185eb4a27cf4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6759e1cef21144a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>