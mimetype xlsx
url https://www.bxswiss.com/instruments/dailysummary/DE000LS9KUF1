--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552baa6ed1284ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205bd76d31e2410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6759e1cef21144a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a3ada8607443db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd185eb4a27cf4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6759e1cef21144a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc310ede1e74a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a3ada8607443db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>