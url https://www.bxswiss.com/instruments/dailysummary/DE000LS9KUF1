--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205bd76d31e2410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0577c8a21043e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a3ada8607443db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60e0e9a7b8b47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc310ede1e74a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a3ada8607443db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c821c62b70c4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60e0e9a7b8b47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,124</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>