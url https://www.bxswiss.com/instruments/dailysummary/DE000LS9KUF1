--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0577c8a21043e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97eb7dfd7c9e49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60e0e9a7b8b47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc50463ad7b447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c821c62b70c4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60e0e9a7b8b47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4c48cebb44d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc50463ad7b447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>100,472</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,437</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,779</x:t>
-[...36 lines deleted...]
-          <x:t>102,711</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>