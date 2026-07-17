--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97eb7dfd7c9e49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64e8a096ab94c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc50463ad7b447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee3da4ad61142e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4c48cebb44d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc50463ad7b447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d526a640b8c4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee3da4ad61142e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,684</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,868</x:t>
-[...593 lines deleted...]
-          <x:t>101,262</x:t>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>