--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64e8a096ab94c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba28d55991e431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee3da4ad61142e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66cd1677aca4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d526a640b8c4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee3da4ad61142e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4080d4985d6b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66cd1677aca4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>