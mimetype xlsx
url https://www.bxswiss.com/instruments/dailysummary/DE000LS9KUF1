--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba28d55991e431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98857c79615840be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66cd1677aca4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb458163fc96b48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4080d4985d6b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66cd1677aca4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02be4ff738b04f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb458163fc96b48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>102,484</x:t>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,056</x:t>
-[...16 lines deleted...]
-          <x:t>103,053</x:t>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>