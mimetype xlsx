--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98857c79615840be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf500b66254604100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb458163fc96b48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e833321e954b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02be4ff738b04f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb458163fc96b48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410e9c8672614865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e833321e954b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued Stocks Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,291</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,155</x:t>
-[...490 lines deleted...]
-          <x:t>103,632</x:t>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>