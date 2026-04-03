--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ec75f67b8442fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8fb370a7764e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd60c20965d47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938fe1e4c80a4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f85aaa9109d42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd60c20965d47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a585e9772d249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938fe1e4c80a4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>