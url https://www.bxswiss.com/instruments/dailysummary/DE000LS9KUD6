--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8fb370a7764e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c25694fe69343ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938fe1e4c80a4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587ab515c7624706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a585e9772d249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938fe1e4c80a4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78276dca4abc4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587ab515c7624706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>