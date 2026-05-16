--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c25694fe69343ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3b3179fea145dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587ab515c7624706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d054300d16e4d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78276dca4abc4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587ab515c7624706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re250aa9ef0894ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d054300d16e4d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>