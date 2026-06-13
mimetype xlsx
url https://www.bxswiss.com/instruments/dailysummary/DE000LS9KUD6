--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3b3179fea145dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2128fcd1af954b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d054300d16e4d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3527b370004dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re250aa9ef0894ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d054300d16e4d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa548d74e554e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3527b370004dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>