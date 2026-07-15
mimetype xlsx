--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2128fcd1af954b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af038c3332f4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3527b370004dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5fb4ff262843af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa548d74e554e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3527b370004dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5932302e5fc4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5fb4ff262843af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,582</x:t>
-[...387 lines deleted...]
-          <x:t>359,785</x:t>
+          <x:t>365,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>