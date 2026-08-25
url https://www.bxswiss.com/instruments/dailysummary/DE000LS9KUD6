--- v9 (2026-07-15)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af038c3332f4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ec19be0f6d4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5fb4ff262843af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8437c0a5424100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5932302e5fc4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5fb4ff262843af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3131bcbacedf4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8437c0a5424100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>343,339</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>