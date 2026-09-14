--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ec19be0f6d4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19db336c77a417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8437c0a5424100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d534d7a5cc437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3131bcbacedf4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8437c0a5424100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc29abc31f846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d534d7a5cc437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,684</x:t>
@@ -717,31 +279,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>