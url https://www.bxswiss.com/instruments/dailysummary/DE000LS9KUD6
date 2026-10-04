--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19db336c77a417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee4ad1db4b543a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d534d7a5cc437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c2505362bf48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc29abc31f846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d534d7a5cc437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4b16b69e3a43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c2505362bf48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>