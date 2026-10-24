--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee4ad1db4b543a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14beaa2b4321474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c2505362bf48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12912e8982b14eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4b16b69e3a43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c2505362bf48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98003a46ae9497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12912e8982b14eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>e-mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>