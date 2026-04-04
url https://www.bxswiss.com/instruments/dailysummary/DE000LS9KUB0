--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1331ba4ba454969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc0525a756a45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746d53b245704312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9a39ed69746ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57186dbf8fbe47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746d53b245704312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a26d3468df4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9a39ed69746ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>