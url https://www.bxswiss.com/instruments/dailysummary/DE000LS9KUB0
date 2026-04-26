--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc0525a756a45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ea774aacb44c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9a39ed69746ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0561493f38ea4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a26d3468df4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9a39ed69746ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9b1ce0f14a4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0561493f38ea4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>62,942</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,207</x:t>
-[...114 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,008</x:t>
-[...306 lines deleted...]
-          <x:t>62,602</x:t>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>