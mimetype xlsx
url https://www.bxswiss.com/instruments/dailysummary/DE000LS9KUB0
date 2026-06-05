--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ea774aacb44c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb769f5975e5b4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0561493f38ea4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b1dfbcc4214411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9b1ce0f14a4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0561493f38ea4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94668625e30414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b1dfbcc4214411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>62,057</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,715</x:t>
-[...409 lines deleted...]
-          <x:t>61,705</x:t>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>