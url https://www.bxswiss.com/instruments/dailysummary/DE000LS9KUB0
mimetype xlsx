--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb769f5975e5b4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb80c453b274cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b1dfbcc4214411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9fe60486034c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94668625e30414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b1dfbcc4214411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794c1c903a2e4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9fe60486034c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>