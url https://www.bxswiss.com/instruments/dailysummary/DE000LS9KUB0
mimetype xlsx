--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb80c453b274cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6299ce3b36824413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9fe60486034c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd40893bddb4363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794c1c903a2e4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9fe60486034c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0109d96f0fd34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd40893bddb4363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>