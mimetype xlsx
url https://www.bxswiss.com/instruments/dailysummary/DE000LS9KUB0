--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6299ce3b36824413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66e5b3cd6be47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd40893bddb4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc397781907a4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0109d96f0fd34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd40893bddb4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d86110f0f64302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc397781907a4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>