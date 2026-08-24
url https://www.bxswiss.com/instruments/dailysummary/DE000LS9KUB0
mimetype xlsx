--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66e5b3cd6be47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b5be27ff714c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc397781907a4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9782d619d822460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d86110f0f64302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc397781907a4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208a4bf2f70c43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9782d619d822460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>