--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b5be27ff714c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc3b34a245240ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9782d619d822460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re157676b7e2b42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208a4bf2f70c43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9782d619d822460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751978b86b404d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re157676b7e2b42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>