--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc3b34a245240ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c1e88528c64089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re157676b7e2b42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345b1026df1d4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751978b86b404d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re157676b7e2b42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11300559252a42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345b1026df1d4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>81,106</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,237</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>79,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,463</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>