--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c1e88528c64089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832011b4b26f4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345b1026df1d4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37925456cba548d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11300559252a42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345b1026df1d4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67254c84a9444f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37925456cba548d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die ganze Welt der Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>